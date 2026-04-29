--- v0 (2025-10-31)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10303837</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Skills geoscience employers look for in bachelors-level geoscientists</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Shafer, Gregory; Viskupic, Karen; Egger, Anne</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-16T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth Educators' Rendezvous</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Preparing graduates to enter the workforce is a common goal of undergraduate geoscience degree programs. Determining what skills are necessary for new graduates to succeed in the workforce requires knowledge of the skills sought by employers of bachelors-level geoscientists. To investigate skills desired by employers, we systematically analyzed job advertisements retrieved from 4 search engines between May and November 2020. We used 15 search words derived from the 2018 Status of the Geoscience Workforce (AGI) report to select job advertisements that required or preferred a geoscience-based bachelor's degree. Additionally, we categorized each advertisement by industry sector based on definitions in the 2018 AGI report. Each job advertisement (n=1214) was coded to identify skills sought by the employer. An initial set of codes was based on skills identified by the Future of Undergraduate Geoscience Education project and additional emergent codes were identified during the coding process. We generated a final set of 34 codes, with definitions and examples, through an iterative coding process, checking for inter-rater reliability. Advertisements were not coded for geoscience content knowledge. The most common skills sought by employers were the ability to conduct field work, teamwork, work with computers, collect, process and interpret data, and communicate effectively, however, the desirability of skills varied across industry sectors. For example, teamwork skills were sought in 60% of mining sector advertisements but only 22% of oil and gas sector advertisements. Our results provide insight into the expectations of potential employers for recent graduates seeking a career in geoscience. Additionally, our results provide geoscience degree programs with critical information required to prepare undergraduates with the necessary skills to be successful in the current job market.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1742215</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>