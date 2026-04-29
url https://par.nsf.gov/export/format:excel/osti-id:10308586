--- v0 (2026-01-16)
+++ v1 (2026-04-29)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10308586</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/molbev/msaa158</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Coevolution in Hybrid Genomes: Nuclear-Encoded Rubisco Small Subunits and Their Plastid-Targeting Translocons Accompanying Sequential Allopolyploidy Events in &lt;i&gt;Triticum&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Li, Changping [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Wang, Xiaofei [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Xiao, Yaxian [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Sun, Xuhan [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Wang, Jinbin [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Yang, Xuan [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Sun, Yuchen [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Sha, Yan [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Lv, Ruili [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Yu, Yanan [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Ding, Baoxu [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Zhang, Zhibin [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Li, Ning [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Wang, Tianya [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Wendel, Jonathan F [Department of Ecology, Evolution and Organismal Biology, Iowa State University, Ames, IA]; Liu, Bao [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]; Gong, Lei [Key Laboratory of Molecular Epigenetics of the Ministry of Education (MOE), Northeast Normal University, Changchun, China]</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Wright, Stephen</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-06-30T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Molecular Biology and Evolution</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>37</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0737-4038</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The Triticum/Aegilops complex includes hybrid species resulting from homoploid hybrid speciation and allopolyploid speciation. Sequential allotetra- and allohexaploidy events presumably result in two challenges for the hybrids, which involve 1) cytonuclear stoichiometric disruptions caused by combining two diverged nuclear genomes with the maternal inheritance of the cytoplasmic organellar donor; and 2) incompatibility of chimeric protein complexes with diverged subunits from nuclear and cytoplasmic genomes. Here, we describe coevolution of nuclear rbcS genes encoding the small subunits of Rubisco (ribulose 1,5-bisphosphate carboxylase/oxygenase) and nuclear genes encoding plastid translocons, which mediate recognition and translocation of nuclear-encoded proteins into plastids, in allopolyploid wheat species. We demonstrate that intergenomic paternal-to-maternal gene conversion specifically occurred in the genic region of the homoeologous rbcS3 gene from the D-genome progenitor of wheat (abbreviated as rbcS3D) such that it encodes a maternal-like or B-subgenome-like SSU3D transit peptide in allohexaploid wheat but not in allotetraploid wheat. Divergent and limited interaction between SSU3D and the D-subgenomic TOC90D translocon subunit is implicated to underpin SSU3D targeting into the chloroplast of hexaploid wheat. This implicates early selection favoring individuals harboring optimal maternal-like organellar SSU3D targeting in hexaploid wheat. These data represent a novel dimension of cytonuclear evolution mediated by organellar targeting and transportation of nuclear proteins.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1829176</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>