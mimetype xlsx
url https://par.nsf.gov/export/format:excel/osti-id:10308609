--- v0 (2026-01-16)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10308609</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.biocon.2020.108849</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Taking the pulse of Earth's tropical forests using networks of highly distributed plots</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>ForestPlots.net, null; Blundo, Cecilia; Carilla, Julieta; Grau, Ricardo; Malizia, Agustina; Malizia, Lucio; Osinaga-Acosta, Oriana; Bird, Michael; Bradford, Matt; Catchpole, Damien; Ford, Andrew; Graham, Andrew; Hilbert, David; Kemp, Jeanette; Laurance, Susan; Laurance, William; Ishida, Francoise Yoko; Marshall, Andrew; Waite, Catherine; Woell, Hannsjoerg; Bastin, Jean-Francois; Bauters, Marijn; Beeckman, Hans; Boeckx, Pfascal; Bogaert, Jan; De Canniere, Charles; de Haulleville, Thales; Doucet, Jean-Louis; Hardy, Olivier; Hubau, Wannes; Kearsley, Elizabeth; Verbeeck, Hans; Vleminckx, Jason; Brewer, Steven W.; Alarcón, Alfredo; Araujo-Murakami, Alejandro; Arets, Eric; Arroyo, Luzmila; Chavez, Ezequiel; Fredericksen, Todd; Villaroel, René Guillén; Sibauty, Gloria Gutierrez; Killeen, Timothy; Licona, Juan Carlos; Lleigue, John; Mendoza, Casimiro; Murakami, Samaria; Gutierrez, Alexander Parada; Pardo, Guido; Peña-Claros, Marielos; Poorter, Lourens; Toledo, Marisol; Cayo, Jeanneth Villalobos; Viscarra, Laura Jessica; Vos, Vincent; Ahumada, Jorge; Almeida, Everton; Almeida, Jarcilene; de Oliveira, Edmar Almeida; da Cruz, Wesley Alves; de Oliveira, Atila Alves; Carvalho, Fabrício Alvim; Obermuller, Flávio Amorim; Andrade, Ana; Carvalho, Fernanda Antunes; Vieira, Simone Aparecida; Aquino, Ana Carla; Aragão, Luiz; Araújo, Ana Claudia; Assis, Marco Antonio; Gomes, Jose Ataliba; Baccaro, Fabrício; de Camargo, Plínio Barbosa; Barni, Paulo; Barroso, Jorcely; Bernacci, Luis Carlos; Bordin, Kauane; de Medeiros, Marcelo Brilhante; Broggio, Igor; Camargo, José Luís; Cardoso, Domingos; Carniello, Maria Antonia; Rochelle, Andre Luis; Castilho, Carolina; Castro, Antonio Alberto; Castro, Wendeson; Ribeiro, Sabina Cerruto; Costa, Flávia; de Oliveira, Rodrigo Costa; Coutinho, Italo; Cunha, John; da Costa, Lola; da Costa Ferreira, Lucia; da Costa Silva, Richarlly; da Graça Zacarias Simbine, Marta; de Andrade Kamimura, Vitor; de Lima, Haroldo Cavalcante; de Oliveira Melo, Lia; de Queiroz, Luciano; de Sousa Lima, José Romualdo; do Espírito Santo, Mário; Domingues, Tomas; dos Santos Prestes, Nayane Cristina; Carneiro, Steffan Eduardo; Elias, Fernando; Eliseu, Gabriel; Emilio, Thaise; Farrapo, Camila Laís; Fernandes, Letícia; Ferreira, Gustavo; Ferreira, Joice; Ferreira, Leandro; Ferreira, Socorro; Simon, Marcelo Fragomeni; Freitas, Maria Aparecida; García, Queila S.; Manzatto, Angelo Gilberto; Graça, Paulo; Guilherme, Frederico; Hase, Eduardo; Higuchi, Niro; Iguatemy, Mariana; Barbosa, Reinaldo Imbrozio; Jaramillo, Margarita; Joly, Carlos; Klipel, Joice; do Amaral, Iêda Leão; Levis, Carolina; Lima, Antonio S.; Dan, Maurício Lima; Lopes, Aline; Madeiros, Herison; Magnusson, William E.; dos Santos, Rubens Manoel; Marimon, Beatriz; Junior, Ben Hur; Grillo, Roberta Marotti; Martinelli, Luiz; Reis, Simone Matias; Medeiros, Salomão; Meira-Junior, Milton; Metzker, Thiago; Morandi, Paulo; do Nascimento, Natanael Moreira; Moura, Magna; Müller, Sandra Cristina; Nagy, Laszlo; Nascimento, Henrique; Nascimento, Marcelo; Lima, Adriano Nogueira; de Araújo, Raimunda Oliveira; Silva, Jhonathan Oliveira; Pansonato, Marcelo; Sabino, Gabriel Pavan; de Abreu, Karla Maria; Rodrigues, Pablo José; Piedade, Maria; Rodrigues, Domingos; Rodrigues Pinto, José Roberto; Quesada, Carlos; Ramos, Eliana; Ramos, Rafael; Rodrigues, Priscyla; de Sousa, Thaiane Rodrigues; Salomão, Rafael; Santana, Flávia; Scaranello, Marcos; Bergamin, Rodrigo Scarton; Schietti, Juliana; Schöngart, Jochen; Schwartz, Gustavo; Silva, Natalino; Silveira, Marcos; Seixas, Cristiana Simão; Simbine, Marta; Souza, Ana Claudia; Souza, Priscila; Souza, Rodolfo; Sposito, Tereza; Junior, Edson Stefani; do Vale, Julio Daniel; Vieira, Ima Célia; Villela, Dora; Vital, Marcos; Xaud, Haron; Zanini, Katia; Zartman, Charles Eugene; Ideris, Nur Khalish; Metali, Faizah binti; Salim, Kamariah Abu; Saparudin, Muhd Shahruney; Serudin, Rafizah Mat; Sukri, Rahayu Sukmaria; Begne, Serge; Chuyong, George; Djuikouo, Marie Noel; Gonmadje, Christelle; Simo-Droissart, Murielle; Sonké, Bonaventure; Taedoumg, Hermann; Zemagho, Lise; Thomas, Sean; Baya, Fidèle; Saiz, Gustavo; Espejo, Javier Silva; Chen, Dexiang; Hamilton, Alan; Li, Yide; Luo, Tushou; Niu, Shukui; Xu, Han; Zhou, Zhang; Álvarez-Dávila, Esteban; Escobar, Juan Carlos; Arellano-Peña, Henry; Duarte, Jaime Cabezas; Calderón, Jhon; Bravo, Lina Maria; Cuadrado, Borish; Cuadros, Hermes; Duque, Alvaro; Duque, Luisa Fernanda; Espinosa, Sandra Milena; Franke-Ante, Rebeca; García, Hernando; Gómez, Alejandro; González-M., Roy; Idárraga-Piedrahíta, Álvaro; Jimenez, Eliana; Jurado, Rubén; Oviedo, Wilmar López; López-Camacho, René; Cruz, Omar Aurelio; Polo, Irina Mendoza; Paky, Edwin; Pérez, Karen; Pijachi, Angel; Pizano, Camila; Prieto, Adriana; Ramos, Laura; Correa, Zorayda Restrepo; Richardson, James; Rodríguez, Elkin; Rodriguez M., Gina M.; Rudas, Agustín; Stevenson, Pablo; Chudomelová, Markéta; Dancak, Martin; Hédl, Radim; Lhota, Stanislav; Svatek, Martin; Mukinzi, Jacques; Ewango, Corneille; Hart, Terese; Yakusu, Emmanuel Kasongo; Lisingo, Janvier; Makana, Jean-Remy; Mbayu, Faustin; Toirambe, Benjamin; Mukendi, John Tshibamba; Kvist, Lars; Nebel, Gustav; Báez, Selene; Céron, Carlos; Griffith, Daniel M.; Andino, Juan Ernesto; Neill, David; Palacios, Walter; Peñuela-Mora, Maria Cristina; Rivas-Torres, Gonzalo; Villa, Gorky; Demissie, Sheleme; Gole, Tadesse; Gonfa, Techane; Ruokolainen, Kalle; Baisie, Michel; Bénédet, Fabrice; Betian, Wemo; Bezard, Vincent; Bonal, Damien; Chave, Jerôme; Droissart, Vincent; Gourlet-Fleury, Sylvie; Hladik, Annette; Labrière, Nicolas; Naisso, Pétrus; Réjou-Méchain, Maxime; Sist, Plinio; Blanc, Lilian; Burban, Benoit; Derroire, Géraldine; Dourdain, Aurélie; Stahl, Clement; Bengone, Natacha Nssi; Chezeaux, Eric; Ondo, Fidèle Evouna; Medjibe, Vincent; Mihindou, Vianet; White, Lee; Culmsee, Heike; Rangel, Cristabel Durán; Horna, Viviana; Wittmann, Florian; Adu-Bredu, Stephen; Affum-Baffoe, Kofi; Foli, Ernest; Balinga, Michael; Roopsind, Anand; Singh, James; Thomas, Raquel; Zagt, Roderick; Murthy, Indu K.; Kartawinata, Kuswata; Mirmanto, Edi; Priyadi, Hari; Samsoedin, Ismayadi; Sunderland, Terry; Yassir, Ishak; Rovero, Francesco; Vinceti, Barbara; Hérault, Bruno; Aiba, Shin-Ichiro; Kitayama, Kanehiro; Daniels, Armandu; Tuagben, Darlington; Woods, John T.; Fitriadi, Muhammad; Karolus, Alexander; Khoon, Kho Lip; Majalap, Noreen; Maycock, Colin; Nilus, Reuben; Tan, Sylvester; Sitoe, Almeida; Coronado G., Indiana; Ojo, Lucas; de Assis, Rafael; Poulsen, Axel Dalberg; Sheil, Douglas; Pezo, Karen Arévalo; Verde, Hans Buttgenbach; Moscoso, Victor Chama; Oroche, Jimmy Cesar; Valverde, Fernando Cornejo; Medina, Massiel Corrales; Cardozo, Nallaret Davila; de Rutte Corzo, Jano; del Aguila Pasquel, Jhon; Llampazo, Gerardo Flores; Freitas, Luis; Cabrera, Darcy Galiano; Villacorta, Roosevelt García; Cabrera, Karina Garcia; Soria, Diego García; Saboya, Leticia Gatica; Rios, Julio Miguel; Pizango, Gabriel Hidalgo; Coronado, Eurídice Honorio; Huamantupa-Chuquimaco, Isau; Huasco, Walter Huaraca; Aedo, Yuri Tomas; Peña, Jose Luis; Mendoza, Abel Monteagudo; Rodriguez, Vanesa Moreano; Vargas, Percy Núñez; Ramos, Sonia Cesarina; Camacho, Nadir Pallqui; Cruz, Antonio Peña; Arevalo, Freddy Ramirez; Huaymacari, José Reyna; Rodriguez, Carlos Reynel; Paredes, Marcos Antonio; Bayona, Lily Rodriguez; del Pilar Rojas Gonzales, Rocio; Peña, Maria Elena; Revilla, Norma Salinas; Shareva, Yahn Carlos; Trujillo, Raul Tupayachi; Gamarra, Luis Valenzuela; Martinez, Rodolfo Vasquez; Arenas, Jim Vega; Amani, Christian; Ifo, Suspense Averti; Bocko, Yannick; Boundja, Patrick; Ekoungoulou, Romeo; Hockemba, Mireille; Nzala, Donatien; Fofanah, Alusine; Taylor, David; Bañares-de Dios, Guillermo; Cayuela, Luis; la Cerda, Íñigo Granzow-de; Macía, Manuel; Stropp, Juliana; Playfair, Maureen; Wortel, Verginia; Gardner, Toby; Muscarella, Robert; Priyadi, Hari; Rutishauser, Ervan; Chao, Kuo-Jung; Munishi, Pantaleo; Bánki, Olaf; Bongers, Frans; Boot, Rene; Fredriksson, Gabriella; Reitsma, Jan; ter Steege, Hans; van Andel, Tinde; van de Meer, Peter; van der Hout, Peter; van Nieuwstadt, Mark; van Ulft, Bert; Veenendaal, Elmar; Vernimmen, Ronald; Zuidema, Pieter; Zwerts, Joeri; Akite, Perpetra; Bitariho, Robert; Chapman, Colin; Gerald, Eilu; Leal, Miguel; Mucunguzi, Patrick; Abernethy, Katharine; Alexiades, Miguel; Baker, Timothy R.; Banda, Karina; Banin, Lindsay; Barlow, Jos; Bennett, Amy; Berenguer, Erika; Berry, Nicholas; Bird, Neil M.; Blackburn, George A.; Brearley, Francis; Brienen, Roel; Burslem, David; Carvalho, Lidiany; Cho, Percival; Coelho, Fernanda; Collins, Murray; Coomes, David; Cuni-Sanchez, Aida; Dargie, Greta; Dexter, Kyle; Disney, Mat; Draper, Freddie; Duan, Muying; Esquivel-Muelbert, Adriane; Ewers, Robert; Fadrique, Belen; Fauset, Sophie; Feldpausch, Ted R.; França, Filipe; Galbraith, David; Gilpin, Martin; Gloor, Emanuel; Grace, John; Hamer, Keith; Harris, David; Jeffery, Kath; Jucker, Tommaso; Kalamandeen, Michelle; Klitgaard, Bente; Levesley, Aurora; Lewis, Simon L.; Lindsell, Jeremy; Lopez-Gonzalez, Gabriela; Lovett, Jon; Malhi, Yadvinder; Marthews, Toby; McIntosh, Emma; Melgaço, Karina; Milliken, William; Mitchard, Edward; Moonlight, Peter; Moore, Sam; Morel, Alexandra; Peacock, Julie; Peh, Kelvin S.-H.; Pendry, Colin; Pennington, R. Toby; de Oliveira Pereira, Luciana; Peres, Carlos; Phillips, Oliver L.; Pickavance, Georgia; Pugh, Thomas; Qie, Lan; Riutta, Terhi; Roucoux, Katherine; Ryan, Casey; Sarkinen, Tiina; Valeria, Camila Silva; Spracklen, Dominick; Stas, Suzanne; Sullivan, Martin; Swaine, Michael; Talbot, Joey; Taplin, James; van der Heijden, Geertje; Vedovato, Laura; Willcock, Simon; Williams, Mathew; Alves, Luciana; Loayza, Patricia Alvarez; Arellano, Gabriel; Asa, Cheryl; Ashton, Peter; Asner, Gregory; Brncic, Terry; Brown, Foster; Burnham, Robyn; Clark, Connie; Comiskey, James; Damasco, Gabriel; Davies, Stuart; Di Fiore, Tony; Erwin, Terry; Farfan-Rios, William; Hall, Jefferson; Kenfack, David; Lovejoy, Thomas; Martin, Roberta; Montiel, Olga Martha; Pipoly, John; Pitman, Nigel; Poulsen, John; Primack, Richard; Silman, Miles; Steininger, Marc; Swamy, Varun; Terborgh, John; Thomas, Duncan; Umunay, Peter; Uriarte, Maria; Torre, Emilio Vilanova; Wang, Ophelia; Young, Kenneth; Aymard C., Gerardo A.; Hernández, Lionel; Fernández, Rafael Herrera; Ramírez-Angulo, Hirma; Salcedo, Pedro; Sanoja, Elio; Serrano, Julio; Torres-Lezama, Armando; Le, Tinh Cong; Le, Trai Trong; Tran, Hieu Dang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biological Conservation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>260</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>C</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0006-3207</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1831952; 1754647</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>