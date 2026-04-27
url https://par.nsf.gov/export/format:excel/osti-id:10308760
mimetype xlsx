--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10308760</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Linear Convergent Decentralized Optimization with Compression</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liu, Xiaorui; Li, Yao; Wang, Rongrong; Tang, Jiliang; Yan, Ming</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ICLR 2021</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Communication compression has become a key strategy to speed up distributed optimization. However, existing decentralized algorithms with compression mainly focus on compressing DGD-type algorithms. They are unsatisfactory in terms of convergence rate, stability, and the capability to handle heterogeneous data. Motivated by primal-dual algorithms, this paper proposes the first \underline{L}in\underline{EA}r convergent \underline{D}ecentralized algorithm with compression, LEAD. Our theory describes the coupled dynamics of the inexact primal and dual update as well as compression error, and we provide the first consensus error bound in such settings without assuming bounded gradients. Experiments on convex problems validate our theoretical analysis, and empirical study on deep neural nets shows that LEAD is applicable to non-convex problems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909523</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>