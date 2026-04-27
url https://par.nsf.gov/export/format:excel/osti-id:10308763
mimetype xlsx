--- v0 (2026-01-19)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10308763</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3997/2214-4609.202112976</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Source Independent Velocity Recovery Using Imaginary FWI</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Qin, S.; Yang, Y.; Wang, R.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>82nd EAGE Annual Conference &amp; Exhibition</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We consider the problem of velocity inversion/calibration in passive survey, where the seismic source is also an unknown. In earthquake detection or microseismic localization, the major task is to reconstruct the passive seismic sources, but due to the source-velocity coupling, source reconstructions are inherently affected by inaccurate knowledge of the velocity, bringing the need of velocity calibration. We propose a source independent velocity calibration method that recovers the velocity without the source information, thus providing a better ground for source inversion. Unlike existing methods that assume sources to be a linear combination of separated point sources, the proposed method allows sources to lie on a line singularity (representing rock cracks), as long as the activation time is relatively brief. The proposed approach is based on the observation that the spatial distribution of the source is separable from the velocity model after a proper Helmholtz domain projection.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1909523; 2006881; 1715178</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>