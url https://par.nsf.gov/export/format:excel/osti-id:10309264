--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10309264</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/D0SC07079C</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Iron phosphate mediated magnetite synthesis: a bioinspired approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Mirabello, Giulia [The Netherlands] (ORCID:0000000280093758); GoodSmith, Matthew [The Netherlands] (ORCID:0000000278190831); Bomans, Paul H.; Stegbauer, Linus [USA] (ORCID:0000000318237949); Joester, Derk [USA] (ORCID:0000000296633309); de With, Gijsbertus [The Netherlands] (ORCID:0000000271638429)</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-14T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>27</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-6520</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The biomineralization of intracellular magnetite in magnetotactic bacteria (MTB) is an area of active investigation. Previous work has provided evidence that magnetite biomineralization begins with the formation of an amorphous phosphate-rich ferric hydroxide precursor phase followed by the eventual formation of magnetite within specialized vesicles (magnetosomes) through redox chemical reactions. Although important progress has been made in elucidating the different steps and possible precursor phases involved in the biomineralization process, many questions still remain. Here, we present a novel              in vitro              method to form magnetite directly from a mixed valence iron phosphate precursor, without the involvement of other known iron hydroxide precursors such as ferrihydrite. Our results corroborate the idea that phosphate containing phases likely play an iron storage role during magnetite biomineralization. Further, our results help elucidate the influence of phosphate ions on iron chemistry in groundwater and wastewater treatment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1905982</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>