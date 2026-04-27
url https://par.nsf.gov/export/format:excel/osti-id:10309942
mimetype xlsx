--- v0 (2025-10-31)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10309942</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1145/3404835.3462953</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Policy-Gradient Training of Fair and Unbiased Ranking Functions</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Yadav, Himank; Du, Zhengxiao; Joachims, Thorsten</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-11T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ACM SIGIR Conference on Research and Development in Information Retrieval</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>While implicit feedback (e.g., clicks, dwell times, etc.) is an abundant and attractive source of data for learning to rank, it can produce unfair ranking policies for both exogenous and endogenous reasons. Exogenous reasons typically manifest themselves as biases in the training data, which then get reflected in the learned ranking policy and often lead to rich-get-richer dynamics. Moreover, even after the correction of such biases, reasons endogenous to the design of the learning algorithm can still lead to ranking policies that do not allocate exposure among items in a fair way. To address both exogenous and endogenous sources of unfairness, we present the first learning-to-rank approach that addresses both presentation bias and merit-based fairness of exposure simultaneously. Specifically, we define a class of amortized fairness-of-exposure constraints that can be chosen based on the needs of an application, and we show how these fairness criteria can be enforced despite the selection biases in implicit feedback data. The key result is an efficient and flexible policy-gradient algorithm, called FULTR, which is the first to enable the use of counterfactual estimators for both utility estimation and fairness constraints. Beyond the theoretical justification of the framework, we show empirically that the proposed algorithm can learn accurate and fair ranking policies from biased and noisy feedback.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1901168</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>