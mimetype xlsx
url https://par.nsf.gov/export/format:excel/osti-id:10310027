--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310027</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1177/1071181321651023</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Formative Modeling of Foster Care Work: A Cognitive Work Analysis Approach</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wurst, Connor; Chen, Huei-Yen Winnie; Joseph, Kenneth</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the Human Factors and Ergonomics Society Annual Meeting</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>65</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2169-5067</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper we present the promise of the Cognitive Work Analysis (CWA) methodology, particularly abstraction hierarchy modeling, in the foster care domain. There is increasing interest in applying machine learning decision aids to foster care decision making, but that interest is accompanied by concerns that those aids may perpetuate systemic bias or be largely context-blind. Modeling the work conducted at different levels of the domain offers unique insights into where bias may enter the system as well as possible design implications for these future decision aids. This project models two major areas of work in the domain, management of individual cases and management of overall programs offered. These work areas are then considered in the first 3 levels of the abstraction hierarchy to display the promise that this model can hold for the domain in future work, particularly when supported with more naturalistic studies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1939579</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>