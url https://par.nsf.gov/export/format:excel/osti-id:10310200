--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310200</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s40594-021-00273-4</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Team-based instructional change in undergraduate STEM: characterizing effective faculty collaboration</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sachmpazidi, Diana; Olmstead, Alice; Thompson, Amreen Nasim; Henderson, Charles; Beach, Andrea</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>International Journal of STEM Education</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2196-7822</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background              Team-based instructional change is a promising model for improving undergraduate STEM instruction. Teams are more likely to produce sustainable, innovative, and high-quality outcomes than individuals working alone. However, teams also tend to involve higher risks of failure and can result in inefficient allocation of valuable resources. At this point, there is limited knowledge of how teams in the context of STEM higher education should work to achieve desirable outcomes.                                      Results                              In this study, we collect semi-structured interview data from 23 team members from a total of 4 teams at 3 institutions across the USA. We analyze the results using a grounded theory approach and connect them to the existing literature. This study builds upon the first part of our work that developed a model of team inputs that lead to team outcomes. In this part, we identify the mechanisms by which input characteristics influence teamwork and outcomes. Team member data expand this initial model by identifying key aspects of team processes and emergent states. In this paper, we present five team processes:                strategic leadership, egalitarian power dynamics, team member commitment, effective communication,                and                clear decision-making processes,                that shape how teams work together, and three emergent states:                shared vision, psychological safety                , and                team cohesion                , that team members perceived as important aspects of how teams feel and think when working together.                                                    Conclusions              This work furthers our understanding of how instructional change teams can be successful. However, due to the highly complex nature of teams, further investigation with more teams is required to test and enrich the emerging theory.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1914857</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>