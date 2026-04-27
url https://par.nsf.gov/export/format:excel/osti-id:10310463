--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310463</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1007/s41979-021-00054-2</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Connecting Activity Implementation Characteristics to Student Buy-In Toward and Utilization of Formative Assessments Within Undergraduate Biology Courses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Brazeal, Kathleen R.; Brown, Tanya L.; Couch, Brian A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Journal for STEM Education Research</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2520-8705</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            While formative assessments (FAs) can facilitate learning within undergraduate STEM courses, their impact likely depends on many factors, including how instructors implement them, whether students buy-in to them, and how students utilize them. FAs have many different implementation characteristics, including what kinds of questions are asked, whether questions are asked before or after covering the material in class, how feedback is provided, how students are graded, and other logistical considerations. We conducted 38 semi-structured interviews with students from eight undergraduate biology courses to explore how various implementation characteristics of in-class and out-of-class FAs can influence student perceptions and behaviors. We also interviewed course instructors to provide context for understanding student experiences. Using thematic analysis, we outlined various FA implementation characteristics, characterized the range of FA utilization behaviors reported by students, and identified emergent themes regarding the impact of certain implementation characteristics on student buy-in and utilization. Furthermore, we found that implementation characteristics have combined effects on student engagement and that students will tolerate a degree of “acceptable discomfort” with implementation features that contradict their learning preferences. These results can aid instructor reflection and guide future research on the complex connections between activity implementation and student engagement within STEM disciplines.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1610621</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>