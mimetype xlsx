--- v0 (2026-01-20)
+++ v1 (2026-04-26)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310514</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1016/j.ces.2021.116722</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Investigation of CO2 and Methanol Solubility at High Pressure and Temperature in the Ionic Liquid [EMIM][BF4] Employed During Methanol Synthesis in a Membrane-Contactor Reactor</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zebarjad, Fatemeh; Wang, Zi; Li, Hao; Hu, Sheng; Tang, Yongchun; Tsotsis, Theodore</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Chemical engineering science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>242</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0009-2509</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>In this paper, the solubility properties of the ionic liquid (IL), 1-ethyl-3-methylimidazolium tetrafluoroborate ([EMIM][BF4]) were studied using a high-pressure, high-temperature set-up employing the pressure-drop technique. [EMIM][BF4] was selected for study because it is used as the sweep liquid in a membrane reactor (MR)-based methanol synthesis (MR-MeS) process recently proposed and studied by our group. The MR-MeS studies indicated high methanol (MeOH) solubilities in the IL under typical MeS reaction conditions, which then motivated this study to measure such solubilities directly under non-reactive conditions to validate the findings of the MR study. In addition, during the MR-MeS studies a concern existed about the solubility of CO2 in [EMIM][BF4], since it is a reactant in the MeS process and its dissolution in the sweep liquid would be detrimental for reactor performance. Studies, therefore, were also carried out to investigate the solubility of CO2, in addition to MeOH, in the IL. Our investigation indicates that though CO2 solubilities in the [EMIM][BF4] are high at room temperature, they become negligible at the typical MeS operating conditions (i.e., temperatures above 200 ⁰C).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1705180</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>