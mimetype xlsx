--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310518</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/abc6fe</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding Polarized Dust Emission from ρ Ophiuchi A in Light of Grain Alignment and Disruption by Radiative Torques</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Tram, Le Ngoc; Hoang, Thiem; Lee, Hyeseung; Santos, Fabio P.; Soam, Archana; Lesaffre, Pierre; Gusdorf, Antoine; Reach, William T.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>906</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The alignment of dust grains with the ambient magnetic field produces polarization of starlight as well as thermal dust emission. Using the archival SOFIA/HAWC+ polarimetric data observed toward the              ρ              Ophiuchus (Oph) A cloud hosted by a B star at 89 and 154              μ              m, we find that the fractional polarization of thermal dust emission first increases with the grain temperature and then decreases once the grain temperature exceeds ≃25–32 K. The latter trend differs from the prediction of the popular RAdiative Torques (RATs) alignment theory, which implies a monotonic increase of the polarization fraction with the grain temperature. We perform numerical modeling of polarized dust emission for the              ρ              Oph-A cloud and calculate the degree of dust polarization by simultaneously considering the dust grain alignment and rotational disruption by RATs. Our modeling results could successfully reproduce both the rising and declining trends of the observational data. Moreover, we show that the alignment of only silicate grains or a mixture of silicate–carbon grains within a composite structure can reproduce the observational trends, assuming that all dust grains follow a power-law size distribution. Although there are a number of simplifications and limitations to our modeling, our results suggest grains in the              ρ              Oph-A cloud have a composite structure, and the grain size distribution has a steeper slope than the standard size distribution for the interstellar medium. Combination of SOFIA/HAWC+ data with JCMT observations 450 and 850               μ              m would be useful to test the proposed scenario based on grain alignment and disruption by RATs.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1715867</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>