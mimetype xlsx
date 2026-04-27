--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310639</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-021-26876-7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Carbon response of tundra ecosystems to advancing greenup and snowmelt in Alaska</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kim, JiHyun; Kim, Yeonjoo; Zona, Donatella; Oechel, Walter; Park, Sang-Jong; Lee, Bang-Yong; Yi, Yonghong; Erb, Angela; Schaaf, Crystal L.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The ongoing disproportionate increases in temperature and precipitation over the Arctic region may greatly alter the latitudinal gradients in greenup and snowmelt timings as well as associated carbon dynamics of tundra ecosystems. Here we use remotely-sensed and ground-based datasets and model results embedding snowmelt timing in phenology at seven tundra flux tower sites in Alaska during 2001–2018, showing that the carbon response to early greenup or delayed snowmelt varies greatly depending upon local climatic limits. Increases in net ecosystem productivity (NEP) due to early greenup were amplified at the higher latitudes where temperature and water strongly colimit vegetation growth, while NEP decreases due to delayed snowmelt were alleviated by a relief of water stress. Given the high likelihood of more frequent delayed snowmelt at higher latitudes, this study highlights the importance of understanding the role of snowmelt timing in vegetation growth and terrestrial carbon cycles across warming Arctic ecosystems.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1702797</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>