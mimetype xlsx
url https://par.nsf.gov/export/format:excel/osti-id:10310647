--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310647</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A2BK16Q88</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Methyl-coenzyme M reductase alpha subunit (mcrA) transcripts from Arctic tundra soil near Utqiagvik, Alaska, 2018</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lipson, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["When wet Arctic tundra soils begin to freeze in the fall, an unfrozen layer remains between the frozen surface and deeper permafrost layers. This period is known as the zero curtain, as liquid water keeps the temperature of this soil layer near 0 Celsius (C) while latent heat is gradually dissipated. This project investigates the methanogenic Archaea that are metabolically active in the unfrozen layer during the fall zero curtain period and compares this community to that which is active in the late summer at the same depth (10-20 centimeters (cm)). This dataset contains the abundance of distinct partial mcrA (Methyl-coenzyme M reductase alpha subunit) gene sequences (operational taxonomic units, OTU&amp;#39;s defined at 16% similarity) amplified from messenger ribonucleic acid (mRNA) extracted from soil samples in this study. These data complement the sequences deposited in GenBank (accession numbers OL505703-OL505708)."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1702797</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>text/xml</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>