--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310648</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.18739/A2GB1XJ15</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Carbon-13 (13C) methane from an isotopic labelling experiment in Arctic tundra, Utqiagvik, Alaska, 2019.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Lipson, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>{"Abstract":["An isotopic labeling experiment was conducted in an Arctic coastal wet tundra ecosystem to determine how quickly acetate is transformed into methane and transported from the soil to the atmosphere. Carbon-13 (13C) labelled acetate was injected into soil chambers installed across a 131 meter (m) transect. Gas samples were periodically collected from the headspace in chambers, and analyzed for methane concentration and enrichment in 13C. Methane flux was roughly estimated from the final concentration in the chambers accumulated over a one-hour sampling period. This dataset includes methane fluxes, concentrations and 13C enrichment values from this experiment. In addition, water samples were collected from 15 centimeters (cm) depth after the final time point for measurements of residual dissolved 13C-methane in the soil after 9 days."]}</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1702797</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t>text/xml</t>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Dataset</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t>NSF Arctic Data Center</t>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>