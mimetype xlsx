--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310652</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41598-021-90649-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Disruption of the odorant coreceptor Orco impairs foraging and host finding behaviors in the New World screwworm fly</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Paulo, Daniel F.; Junqueira, Ana C.; Arp, Alex P.; Vieira, André S.; Ceballos, Jorge; Skoda, Steven R.; Pérez-de-León, Adalberto A.; Sagel, Agustin; McMillan, William O.; Scott, Maxwell J.; Concha, Carolina; Azeredo-Espin, Ana M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Scientific Reports</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2045-2322</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          The evolution of obligate ectoparasitism in blowflies (Diptera: Calliphoridae) has intrigued scientists for over a century, and surprisingly, the genetics underlying this lifestyle remain largely unknown. Blowflies use odors to locate food and oviposition sites; therefore, olfaction might have played a central role in niche specialization within the group. In insects, the coreceptor              Orco              is a required partner for all odorant receptors (ORs), a major gene family involved in olfactory-evoked behaviors. Hence, we characterized the              Orco              gene in the New World screwworm,              Cochliomyia hominivorax              , a blowfly that is an obligate ectoparasite of warm-blooded animals. In contrast, most of the closely related blowflies are scavengers that lay their eggs on dead animals. We show that the screwworm              Orco              orthologue (              ChomOrco              ) is highly conserved within Diptera, showing signals of strong purifying selection. Expression of              ChomOrco              is broadly detectable in chemosensory appendages, and is related to morphological, developmental, and behavioral aspects of the screwworm biology. We used CRISPR/Cas9 to disrupt              ChomOrco              and evaluate the consequences of losing the OR function on screwworm behavior. In two-choice assays,              Orco              mutants displayed an impaired response to floral-like and animal host-associated odors, suggesting that OR-mediated olfaction is involved in foraging and host-seeking behaviors in              C              .              hominivorax              . These results broaden our understanding of the chemoreception basis of niche occupancy by blowflies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2030345</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>