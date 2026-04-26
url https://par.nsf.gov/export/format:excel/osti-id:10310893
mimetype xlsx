--- v0 (2025-11-01)
+++ v1 (2026-04-26)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10310893</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Better Parameter-free Stochastic Optimization with ODE Updates for Coin-Betting</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Chen, Keyi; Langford, John; Orabona, Francesco</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the  AAAI Conference on Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2374-3468</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Parameter-free stochastic gradient descent (PFSGD) algorithms do not require setting learning rates while achieving optimal theoretical performance. In practical applications, however, there remains an empirical gap between tuned stochastic gradient descent (SGD) and PFSGD. In this paper, we close the empirical gap with a new parameter-free algorithm based on continuous-time Coin-Betting on truncated models. The new update is derived through the solution of an Ordinary Differential Equation (ODE) and solved in a closed form. We show empirically that this new parameter-free algorithm outperforms algorithms with the "best default" learning rates and almost matches the performance of finely tuned baselines without anything to tune.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2046096; 1908111; 1925930</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>