--- v0 (2026-01-17)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10311420</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/ICRA48506.2021.9562058</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Contact Localization for Robot Arms in Motion without Torque Sensing</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Liang, Jacky; Kroemer, Oliver</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE International Conference on Robotics and Automation</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1049-3492</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Detecting and localizing contacts is essential for robot manipulators to perform contact-rich tasks in unstructured environments. While robot skins can localize contacts on the surface of robot arms, these sensors are not yet robust or easily accessible. As such, prior works have explored using proprioceptive observations, such as joint velocities and torques, to perform contact localization. Many past approaches assume the robot is static during contact incident, a single contact is made at a time, or having access to accurate dynamics models and joint torque sensing. In this work, we relax these assumptions and propose using Domain Randomization to train a neural network to localize contacts of robot arms in motion without joint torque observations. Our method uses a novel cylindrical projection encoding of the robot arm surface, which allows the network to use convolution layers to process input features and transposed convolution layers to predict contacts. The trained network achieves a contact detection accuracy of 91.5% and a mean contact localization error of 3.0cm. We further demonstrate an application of the contact localization model in an obstacle mapping task, evaluated in both simulation and the real world.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1956163</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>