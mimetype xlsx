--- v0 (2025-11-02)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10311773</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/ac260c</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Final Targeting Strategy for the Sloan Digital Sky Survey IV Apache Point Observatory Galactic Evolution Experiment 2 North Survey</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Beaton, Rachael L.; Oelkers, Ryan J.; Hayes, Christian R.; Covey, Kevin R.; Chojnowski, S. D.; De Lee, Nathan; Sobeck, Jennifer S.; Majewski, Steven R.; Cohen, Roger E.; Fernández-Trincado, José; Longa-Peña, Penélope; O’Connell, Julia E.; Santana, Felipe A.; Stringfellow, Guy S.; Zasowski, Gail; Aerts, Conny; Anguiano, Borja; Bender, Chad; Cañas, Caleb I.; Cunha, Katia; Donor, John; Fleming, Scott W.; Frinchaboy, Peter M.; Feuillet, Diane; Harding, Paul; Hasselquist, Sten; Holtzman, Jon A.; Johnson, Jennifer A.; Kollmeier, Juna A.; Kounkel, Marina; Mahadevan, Suvrath; Price-Whelan, Adrian. M.; Rojas-Arriagada, Alvaro; Román-Zúñiga, Carlos; Schlafly, Edward F.; Schultheis, Mathias; Shetrone, Matthew; Simon, Joshua D.; Stassun, Keivan G.; Stutz, Amelia M.; Tayar, Jamie; Teske, Johanna; Tkachenko, Andrew; Troup, Nicholas; Albareti, Franco D.; Bizyaev, Dmitry; Bovy, Jo; Burgasser, Adam J.; Comparat, Johan; Downes, Juan José; Geisler, Doug; Inno, Laura; Manchado, Arturo; Ness, Melissa K.; Pinsonneault, Marc H.; Prada, Francisco; Roman-Lopes, Alexandre; Simonian, Gregory V.; Smith, Verne V.; Yan, Renbin; Zamora, Olga</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>162</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The Apache Point Observatory Galactic Evolution Experiment 2 (APOGEE-2) is a dual-hemisphere, near-infrared (NIR), spectroscopic survey with the goal of producing a chemodynamical mapping of the Milky Way. The targeting for APOGEE-2 is complex and has evolved with time. In this paper, we present the updates and additions to the initial targeting strategy for APOGEE-2N presented in Zasowski et al. (2017). These modifications come in two implementation modes: (i) “Ancillary Science Programs” competitively awarded to Sloan Digital Sky Survey IV PIs through proposal calls in 2015 and 2017 for the pursuit of new scientific avenues outside the main survey, and (ii) an effective 1.5 yr expansion of the survey, known as the Bright Time Extension (BTX), made possible through accrued efficiency gains over the first years of the APOGEE-2N project. For the 23 distinct ancillary programs, we provide descriptions of the scientific aims, target selection, and how to identify these targets within the APOGEE-2 sample. The BTX permitted changes to the main survey strategy, the inclusion of new programs in response to scientific discoveries or to exploit major new data sets not available at the outset of the survey design, and expansions of existing programs to enhance their scientific success and reach. After describing the motivations, implementation, and assessment of these programs, we also leave a summary of lessons learned from nearly a decade of APOGEE-1 and APOGEE-2 survey operations. A companion paper, F. Santana et al. (submitted; AAS29036), provides a complementary presentation of targeting modifications relevant to APOGEE-2 operations in the Southern Hemisphere.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1801940; 1715662; 1311835; 1358770; 1659444</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>