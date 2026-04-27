--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10312219</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1111/cgf.14320</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>VICE: Visual Identification and Correction of Neural Circuit Errors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gonda, F; Wang, S; Beyer, J; Lichtman, J; Pfister, H</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Eurographics Conference on Visualization (EuroVis)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>A connectivity graph of neurons at the resolution of single synapses provides scientists with a tool for understanding the nervous system in health and disease. Recent advances in automatic image segmentation and synapse prediction in electron microscopy (EM) datasets of the brain have made reconstructions of neurons possible at the nanometer scale. However, automatic segmentation sometimes struggles to segment large neurons correctly, requiring human effort to proofread its output. General proofreading involves inspecting large volumes to correct segmentation errors at the pixel level, a visually intensive and time-consuming process. This paper presents the design and implementation of an analytics framework that streamlines proofreading, focusing on connectivity-related errors. We accomplish this with automated likely-error detection and synapse clustering that drives the proofreading effort with highly interactive 3D visualizations. In particular, our strategy centers on proofreading the local circuit of a single cell to ensure a basic level of completeness. We demonstrate our framework’s utility with a user study and report quantitative and subjective feedback from our users. Overall, users find the framework more efficient for proofreading, understanding evolving graphs, and sharing error correction strategies.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1835231</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>