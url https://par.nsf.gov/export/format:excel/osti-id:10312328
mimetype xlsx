--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10312328</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41467-021-22197-x</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>scGNN is a novel graph neural network framework for single-cell RNA-Seq analyses</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Wang, Juexin; Ma, Anjun; Chang, Yuzhou; Gong, Jianting; Jiang, Yuexu; Qi, Ren; Wang, Cankun; Fu, Hongjun; Ma, Qin; Xu, Dong</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Communications</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2041-1723</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            Single-cell RNA-sequencing (scRNA-Seq) is widely used to reveal the heterogeneity and dynamics of tissues, organisms, and complex diseases, but its analyses still suffer from multiple grand challenges, including the sequencing sparsity and complex differential patterns in gene expression. We introduce the scGNN (single-cell graph neural network) to provide a hypothesis-free deep learning framework for scRNA-Seq analyses. This framework formulates and aggregates cell–cell relationships with graph neural networks and models heterogeneous gene expression patterns using a left-truncated mixture Gaussian model. scGNN integrates three iterative multi-modal autoencoders and outperforms existing tools for gene imputation and cell clustering on four benchmark scRNA-Seq datasets. In an Alzheimer’s disease study with 13,214 single nuclei from postmortem brain tissues, scGNN successfully illustrated disease-related neural development and the differential mechanism. scGNN provides an effective representation of gene expression and cell–cell relationships. It is also a powerful framework that can be applied to general scRNA-Seq analyses.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1945971</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>