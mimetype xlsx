--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10312363</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/instruments5040031</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Deep Underground Neutrino Experiment (DUNE) Near Detector Conceptual Design Report</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Manly, Steven; Kordosky, Mike; On behalf of the DUNE Collaboration, null</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Instruments</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2410-390X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Deep Underground Neutrino Experiment (DUNE) is an international, world-class experiment aimed at exploring fundamental questions about the universe that are at the forefront of astrophysics and particle physics research. DUNE will study questions pertaining to the preponderance of matter over antimatter in the early universe, the dynamics of supernovae, the subtleties of neutrino interaction physics, and a number of beyond the Standard Model topics accessible in a powerful neutrino beam. A critical component of the DUNE physics program involves the study of changes in a powerful beam of neutrinos, i.e., neutrino oscillations, as the neutrinos propagate a long distance. The experiment consists of a near detector, sited close to the source of the beam, and a far detector, sited along the beam at a large distance. This document, the DUNE Near Detector Conceptual Design Report (CDR), describes the design of the DUNE near detector and the science program that drives the design and technology choices. The goals and requirements underlying the design, along with projected performance are given. It serves as a starting point for a more detailed design that will be described in future documents.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2047665; 2013217; 1913983; 2111053; 1806600; 1806849</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>