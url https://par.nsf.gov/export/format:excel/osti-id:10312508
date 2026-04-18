--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10312508</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1098/rsbl.2021.0427</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Mammal virus diversity estimates are unstable due to accelerating discovery effort</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Gibb, Rory; Albery, Gregory F.; Mollentze, Nardus; Eskew, Evan A.; Brierley, Liam; Ryan, Sadie J.; Seifert, Stephanie N.; Carlson, Colin J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Biology Letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>18</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1744-957X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Host-virus association data underpin research into the distribution and eco-evolutionary correlates of viral diversity and zoonotic risk across host species. However, current knowledge of the wildlife virome is inherently constrained by historical discovery effort, and there are concerns that the reliability of ecological inference from host-virus data may be undermined by taxonomic and geographical sampling biases. Here, we evaluate whether current estimates of host-level viral diversity in wild mammals are stable enough to be considered biologically meaningful, by analysing a comprehensive dataset of discovery dates of 6571 unique mammal host-virus associations between 1930 and 2018. We show that virus discovery rates in mammal hosts are either constant or accelerating, with little evidence of declines towards viral richness asymptotes, even in highly sampled hosts. Consequently, inference of relative viral richness across host species has been unstable over time, particularly in bats, where intensified surveillance since the early 2000s caused a rapid rearrangement of species' ranked viral richness. Our results illustrate that comparative inference of host-level virus diversity across mammals is highly sensitive to even short-term changes in sampling effort. We advise caution to avoid overinterpreting patterns in current data, since it is feasible that an analysis conducted today could draw quite different conclusions than one conducted only a decade ago.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2021909</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>