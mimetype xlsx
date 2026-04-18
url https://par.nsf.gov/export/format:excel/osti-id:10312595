--- v0 (2026-01-19)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10312595</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1093/icb/icab062</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Reproductive- and Social-State Plasticity of Multiple Sensory Systems in a Cichlid Fish</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maruska, Karen P; Butler, Julie M</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-05-10T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Integrative and Comparative Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>61</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1540-7063</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Synopsis            Intra- and inter-sexual communications are vital to the survival and reproductive success of animals. In species that cycle in and out of breeding or other physiological condition, sensory function can be modulated to optimize communication at crucial times. Little is known, however, about how widespread this sensory plasticity is across taxa, whether it occurs in multiple senses or both sexes within a species, and what potential modulatory substances and substrates are involved. Thus, studying modulation of sensory communication in a single species can provide valuable insights for understanding how sensory abilities can be altered to optimize detection of salient signals in different sensory channels and social contexts. The African cichlid fish Astatotilapia burtoni uses multimodal communication in social contexts such as courtship, territoriality, and parental care and shows plasticity in sensory abilities. In this review, we synthesize what is known about how visual, acoustic, and chemosensory communication is used in A. burtoni in inter- and intra-specific social contexts, how sensory funtion is modulated by an individual’s reproductive, metabolic, and social state, and discuss evidence for plasticity in potential modulators that may contribute to changes in sensory abilities and behaviors. Sensory plasticity in females is primarily associated with the natural reproductive cycle and functions to improve detection of courtship signals (visual, auditory, chemosensory, and likely mechanosensory) from high-quality males for reproduction. Plasticity in male sensory abilities seems to function in altering their ability to detect the status of other males in the service of territory ownership and future reproductive opportunities. Changes in different classes of potential modulators or their receptors (steroids, neuropeptides, and biogenic amines) occur at both peripheral sensory organs (eye, inner ear, and olfactory epithelium) and central visual, olfactory, and auditory processing regions, suggesting complex mechanisms contributing to plasticity of sensory function. This type of sensory plasticity revealed in males and females of A. burtoni is likely more widespread among diverse animals than currently realized, and future studies should take an integrative and comparative approach to better understand the proximate and ultimate mechanisms modulating communication abilities across taxa.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2035226</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>