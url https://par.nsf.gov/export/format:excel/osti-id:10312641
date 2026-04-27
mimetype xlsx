--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,178 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="42">
-[...126 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -192,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10312641</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1128/AEM.02082-20</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>&lt;i&gt;Macrobdella decora&lt;/i&gt; : Old World Leech Gut Microbial Community Structure Conserved in a New World Leech</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>McClure, Emily Ann; Nelson, Michael C.; Lin, Amy; Graf, Joerg</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Johnson, Karyn N.</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-27T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied and Environmental Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>87</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>10</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0099-2240</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>ABSTRACT                          Leeches are found in terrestrial, aquatic, and marine habitats on all continents. Sanguivorous leeches have been used in medicine for millennia. Modern scientific uses include studies of neurons, anticoagulants, and gut microbial symbioses.              Hirudo verbana              , the European medicinal leech, maintains a gut community dominated by two bacterial symbionts,              Aeromonas veronii              and              Mucinivorans hirudinis              , which sometimes account for as much as 97% of the total crop microbiota. The highly simplified gut anatomy and microbiome of              H. verbana              make it an excellent model organism for studying gut microbial dynamics. The North American medicinal leech,              Macrobdella decora              , is a hirudinid leech native to Canada and the northern United States. In this study, we show that              M. decora              symbiont communities are very similar to those in              H. verbana.              We performed an extensive study using field-caught              M. decora              and purchased              H. verbana              from two suppliers. Deep sequencing of the V4 region of the 16S rRNA gene allowed us to determine that the core microbiome of              M. decora              consists of              Bacteroides              ,              Aeromonas, Proteocatella              , and              Butyricicoccus.              The analysis revealed that the compositions of the gut microbiomes of the two leech species were significantly different at all taxonomic levels. The              R              2              value was highest at the genus and amplicon sequence variant (ASV) levels and much lower at the phylum, class, and order levels. The gut and bladder microbial communities were distinct. We propose that              M. decora              is an alternative to              H. verbana              for studies of wild-caught animals and provide evidence for the conservation of digestive-tract and bladder symbionts in annelid models.                                      IMPORTANCE              Building evidence implicates the gut microbiome in critical animal functions such as regulating digestion, nutrition, immune regulation, and development. Simplified, phylogenetically diverse models for hypothesis testing are necessary because of the difficulty of assigning causative relationships in complex gut microbiomes. Previous research used              Hirudo verbana              as a tractable animal model of digestive-tract symbioses. Our data show that              Macrobdella decora              may work just as well without the drawback of being an endangered organism and with the added advantage of easy access to field-caught specimens. The similarity of the microbial community structures of species from two different continents reveals the highly conserved nature of the microbial symbionts in sanguivorous leeches.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1710511</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>