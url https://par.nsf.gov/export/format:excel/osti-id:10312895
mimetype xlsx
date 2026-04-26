--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10312895</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1130/G49304.1</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Extreme event-driven sediment aggradation and erosional buffering along a tectonic gradient in southern Taiwan</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>DeLisle, Clarke; Yanites, Brian J.; Chen, Chia-Yu; Shyu, J. Bruce; Rittenour, Tammy M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Geology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>50</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0091-7613</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            In most landscape evolution models, extreme rainfall enhances river incision. In steep landscapes, however, these events trigger landslides that can buffer incision via increased sediment delivery and aggradation. We quantify landslide sediment aggradation and erosional buffering with a natural experiment in southern Taiwan where a northward gradient in tectonic activity drives increasing landscape steepness. We find that landscape response to extreme rainfall during the 2009 typhoon Morakot varied along this gradient, where steep areas experienced widespread channel sediment aggradation of &amp;gt;10 m and less steep areas did not noticeably aggrade. We model sediment export to estimate a sediment removal timeline and find that steep, tectonically active areas with the most aggradation may take centuries to resume bedrock incision. Expected sediment cover duration reflects tectonic uplift. We find that despite high stream power, sediment cover may keep steep channels from eroding bedrock for up to half of a given time period. This work highlights the importance of dynamic sediment cover in landscape evolution and suggests a mechanism by which erosional efficiency in tectonically active landscapes may decrease as landscape steepness increases.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1727774; 1727736</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>