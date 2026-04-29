--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313088</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-3881/abc418</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Occurrence of Rocky Habitable-zone Planets around Solar-like Stars from Kepler Data</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Bryson, Steve; Kunimoto, Michelle; Kopparapu, Ravi K.; Coughlin, Jeffrey L.; Borucki, William J.; Koch, David; Aguirre, Victor Silva; Allen, Christopher; Barentsen, Geert; Batalha, Natalie M.; Berger, Travis; Boss, Alan; Buchhave, Lars A.; Burke, Christopher J.; Caldwell, Douglas A.; Campbell, Jennifer R.; Catanzarite, Joseph; Chandrasekaran, Hema; Chaplin, William J.; Christiansen, Jessie L.; Christensen-Dalsgaard, Jørgen; Ciardi, David R.; Clarke, Bruce D.; Cochran, William D.; Dotson, Jessie L.; Doyle, Laurance R.; Duarte, Eduardo Seperuelo; Dunham, Edward W.; Dupree, Andrea K.; Endl, Michael; Fanson, James L.; Ford, Eric B.; Fujieh, Maura; Gautier III, Thomas N.; Geary, John C.; Gilliland, Ronald L; Girouard, Forrest R.; Gould, Alan; Haas, Michael R.; Henze, Christopher E.; Holman, Matthew J.; Howard, Andrew W.; Howell, Steve B.; Huber, Daniel; Hunter, Roger C.; Jenkins, Jon M.; Kjeldsen, Hans; Kolodziejczak, Jeffery; Larson, Kipp; Latham, David W.; Li, Jie; Mathur, Savita; Meibom, Søren; Middour, Chris; Morris, Robert L.; Morton, Timothy D.; Mullally, Fergal; Mullally, Susan E.; Pletcher, David; Prsa, Andrej; Quinn, Samuel N.; Quintana, Elisa V.; Ragozzine, Darin; Ramirez, Solange V.; Sanderfer, Dwight T.; Sasselov, Dimitar; Seader, Shawn E.; Shabram, Megan; Shporer, Avi; Smith, Jeffrey C.; Steffen, Jason H.; Still, Martin; Torres, Guillermo; Troeltzsch, John; Twicken, Joseph D.; Uddin, Akm Kamal; Van Cleve, Jeffrey E.; Voss, Janice; Weiss, Lauren M.; Welsh, William F.; Wohler, Bill; Zamudio, Khadeejah A</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-12-22T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astronomical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>161</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-6256</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          We present the occurrence rates for rocky planets in the habitable zones (HZs) of main-sequence dwarf stars based on the Kepler DR25 planet candidate catalog and Gaia-based stellar properties. We provide the first analysis in terms of star-dependent instellation flux, which allows us to track HZ planets. We define              η              ⊕              as the HZ occurrence of planets with radii between 0.5 and 1.5              R              ⊕              orbiting stars with effective temperatures between 4800 and 6300 K. We find that              η              ⊕              for the conservative HZ is between                                                                                                            (errors reflect 68% credible intervals) and                                                                                                            planets per star, while the optimistic HZ occurrence is between                                                                                                            and                                                                                                            planets per star. These bounds reflect two extreme assumptions about the extrapolation of completeness beyond orbital periods where DR25 completeness data are available. The large uncertainties are due to the small number of detected small HZ planets. We find similar occurrence rates between using Poisson likelihood Bayesian analysis and using Approximate Bayesian Computation. Our results are corrected for catalog completeness and reliability. Both completeness and the planet occurrence rate are dependent on stellar effective temperature. We also present occurrence rates for various stellar populations and planet size ranges. We estimate with 95% confidence that, on average, the nearest HZ planet around G and K dwarfs is ∼6 pc away and there are ∼4 HZ rocky planets around G and K dwarfs within 10 pc of the Sun.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1717000</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>