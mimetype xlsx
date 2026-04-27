--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313206</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.2478/popets-2022-0012</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>OmniCrawl: Comprehensive Measurement of Web Tracking With Real Desktop and Mobile Browsers</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cassel, Darion; Lin, Su-Chin; Buraggina, Alessio; Wang, William; Zhang, Andrew; Bauer, Lujo; Hsiao, Hsu-Chun; Jia, Limin; Libert, Timothy</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-20T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings on Privacy Enhancing Technologies</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2299-0984</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Over half of all visits to websites now take place in a mobile browser, yet the majority of web privacy studies take the vantage point of desktop browsers, use emulated mobile browsers, or focus on just a single mobile browser instead. In this paper, we present a comprehensive web-tracking measurement study on mobile browsers and privacy-focused mobile browsers. Our study leverages a new web measurement infrastructure, OmniCrawl, which we develop to drive browsers on desktop computers and smartphones located on two continents. We capture web tracking measurements using 42 different non-emulated browsers simultaneously. We find that the third-party advertising and tracking ecosystem of mobile browsers is more similar to that of desktop browsers than previous findings suggested. We study              privacy-focused              browsers and find their protections differ significantly and in general are less for lower-ranked sites. Our findings also show that common methodological choices made by web measurement studies, such as the use of emulated mobile browsers and Selenium, can lead to website behavior that deviates from what actual users experience.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1852260; 1704542</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>