--- v0 (2025-11-02)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313244</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/fire4030037</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Facilitating Prescribed Fire in Northern California through Indigenous Governance and Interagency Partnerships</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Marks-Block, Tony; Tripp, William</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-09-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Fire</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>4</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>3</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2571-6255</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Prescribed burning by Indigenous people was once ubiquitous throughout California. Settler colonialism brought immense investments in fire suppression by the United States Forest Service and the California Department of Forestry and Fire Prevention (CAL FIRE) to protect timber and structures, effectively limiting prescribed burning in California. Despite this, fire-dependent American Indian communities such as the Karuk and Yurok peoples, stalwartly advocate for expanding prescribed burning as a part of their efforts to revitalize their culture and sovereignty. To examine the political ecology of prescribed burning in Northern California, we coupled participant observation of prescribed burning in Karuk and Yurok territories (2015–2019) with 75 surveys and 18 interviews with Indigenous and non-Indigenous fire managers to identify political structures and material conditions that facilitate and constrain prescribed fire expansion. Managers report that interagency partnerships have provided supplemental funding and personnel to enable burning, and that decentralized prescribed burn associations facilitate prescribed fire. However, land dispossession and centralized state regulations undermine Indigenous and local fire governance. Excessive investment in suppression and the underfunding of prescribed fire produces a scarcity of personnel to implement and plan burns. Where Tribes and local communities have established burning infrastructure, authorities should consider the devolution of decision-making and land repatriation to accelerate prescribed fire expansion.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1657569</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>