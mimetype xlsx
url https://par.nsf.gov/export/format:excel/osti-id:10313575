--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313575</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3354/ame01961</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microbial ecology of coral-dominated reefs in the Federated States of Micronesia</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Apprill, A; Holm, H; Santoro, AE; Becker, C; Neave, M; Hughen, K; Richards Donà, A; Aeby, G; Work, T; Weber, L; McNally, S</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-22T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Aquatic Microbial Ecology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>86</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0948-3055</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Microorganisms are central to the functioning of coral reef ecosystems, but their dynamics are unstudied on most reefs. We examined the microbial ecology of shallow reefs within the Federated States of Micronesia. We surveyed 20 reefs surrounding 7 islands and atolls (Yap, Woleai, Olimarao, Kosrae, Kapingamarangi, Nukuoro, and Pohnpei), spanning 875053 km              2              . On the reefs, we found consistently higher coral coverage (mean ± SD = 36.9 ± 22.2%; max 77%) compared to macroalgae coverage (15.2 ± 15.5%; max 58%), and low abundances of fish. Reef waters had low inorganic nutrient concentrations and were dominated by Synechococcus, Prochlorococcus, and SAR11 bacteria. The richness of bacterial and archaeal communities was significantly related to interactions between island/atoll and depth. High coral coverage on reefs was linked to higher relative abundances of Flavobacteriaceae, Leisingera, Owenweeksia, Vibrio, and the OM27 clade, as well as other heterotrophic bacterial groups, consistent with communities residing in waters near corals and within coral mucus. Microbial community structure at reef depth was significantly correlated with geographic distance, suggesting that island biogeography influences reef microbial communities. Reefs at Kosrae Island, which hosted the highest coral abundance and diversity, were unique compared to other locations; seawater from Kosrae reefs had the lowest organic carbon (59.8-67.9 µM), highest organic nitrogen (4.5-5.3 µM), and harbored consistent microbial communities (&gt;85% similar), which were dominated by heterotrophic cells. This study suggests that the reef-water microbial ecology on Micronesian reefs is influenced by the density and diversity of corals as well as other biogeographical features.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1736288</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>