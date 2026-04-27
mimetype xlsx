--- v0 (2025-11-03)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313752</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/essd-13-5151-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>BAWLD-CH&amp;lt;sub&amp;gt;4&amp;lt;/sub&amp;gt;: a comprehensive dataset of methane fluxes from boreal and arctic ecosystems</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Kuhn, McKenzie A.; Varner, Ruth K.; Bastviken, David; Crill, Patrick; MacIntyre, Sally; Turetsky, Merritt; Walter Anthony, Katey; McGuire, Anthony D.; Olefeldt, David</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Earth System Science Data</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1866-3516</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Methane (CH4) emissions from the boreal and arcticregion are globally significant and highly sensitive to climate change.There is currently a wide range in estimates of high-latitude annualCH4 fluxes, where estimates based on land cover inventories andempirical CH4 flux data or process models (bottom-up approaches)generally are greater than atmospheric inversions (top-down approaches). Alimitation of bottom-up approaches has been the lack of harmonizationbetween inventories of site-level CH4 flux data and the land coverclasses present in high-latitude spatial datasets. Here we present acomprehensive dataset of small-scale, surface CH4 flux data from 540terrestrial sites (wetland and non-wetland) and 1247 aquatic sites (lakesand ponds), compiled from 189 studies. The Boreal–Arctic Wetland and LakeMethane Dataset (BAWLD-CH4) was constructed in parallel with acompatible land cover dataset, sharing the same land cover classes to enablerefined bottom-up assessments. BAWLD-CH4 includes information onsite-level CH4 fluxes but also on study design (measurement method,timing, and frequency) and site characteristics (vegetation, climate,hydrology, soil, and sediment types, permafrost conditions, lake size anddepth, and our determination of land cover class). The different land coverclasses had distinct CH4 fluxes, resulting from definitions that wereeither based on or co-varied with key environmental controls. Fluxes ofCH4 from terrestrial ecosystems were primarily influenced by watertable position, soil temperature, and vegetation composition, while CH4fluxes from aquatic ecosystems were primarily influenced by watertemperature, lake size, and lake genesis. Models could explain more of thebetween-site variability in CH4 fluxes for terrestrial than aquaticecosystems, likely due to both less precise assessments of lake CH4fluxes and fewer consistently reported lake site characteristics. Analysisof BAWLD-CH4 identified both land cover classes and regions within theboreal and arctic domain, where future studies should be focused, alongsidemethodological approaches. Overall, BAWLD-CH4 provides a comprehensivedataset of CH4 emissions from high-latitude ecosystems that are usefulfor identifying research opportunities, for comparison against new fielddata, and model parameterization or validation. BAWLD-CH4 can bedownloaded from https://doi.org/10.18739/A2DN3ZX1R (Kuhn et al., 2021).</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636476</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>