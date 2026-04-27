--- v0 (2025-11-01)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313754</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1073/pnas.2024872118</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Increasing fire and the decline of fire adapted black spruce in the boreal forest</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Baltzer, Jennifer L.; Day, Nicola J.; Walker, Xanthe J.; Greene, David; Mack, Michelle C.; Alexander, Heather D.; Arseneault, Dominique; Barnes, Jennifer; Bergeron, Yves; Boucher, Yan; Bourgeau-Chavez, Laura; Brown, Carissa D.; Carrière, Suzanne; Howard, Brian K.; Gauthier, Sylvie; Parisien, Marc-André; Reid, Kirsten A.; Rogers, Brendan M.; Roland, Carl; Sirois, Luc; Stehn, Sarah; Thompson, Dan K.; Turetsky, Merritt R.; Veraverbeke, Sander; Whitman, Ellen; Yang, Jian; Johnstone, Jill F.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-25T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the National Academy of Sciences</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>118</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>45</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0027-8424</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Intensifying wildfire activity and climate change can drive rapid forest compositional shifts. In boreal North America, black spruce shapes forest flammability and depends on fire for regeneration. This relationship has helped black spruce maintain its dominance through much of the Holocene. However, with climate change and more frequent and severe fires, shifts away from black spruce dominance to broadleaf or pine species are emerging, with implications for ecosystem functions including carbon sequestration, water and energy fluxes, and wildlife habitat. Here, we predict that such reductions in black spruce after fire may already be widespread given current trends in climate and fire. To test this, we synthesize data from 1,538 field sites across boreal North America to evaluate compositional changes in tree species following 58 recent fires (1989 to 2014). While black spruce was resilient following most fires (62%), loss of resilience was common, and spruce regeneration failed completely in 18% of 1,140 black spruce sites. In contrast, postfire regeneration never failed in forests dominated by jack pine, which also possesses an aerial seed bank, or broad-leaved trees. More complete combustion of the soil organic layer, which often occurs in better-drained landscape positions and in dryer duff, promoted compositional changes throughout boreal North America. Forests in western North America, however, were more vulnerable to change due to greater long-term climate moisture deficits. While we find considerable remaining resilience in black spruce forests, predicted increases in climate moisture deficits and fire activity will erode this resilience, pushing the system toward a tipping point that has not been crossed in several thousand years.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636476; 2100773; 1708344</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>