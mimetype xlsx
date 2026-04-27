--- v0 (2026-01-20)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313755</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.14430/arctic73773</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Harnessing the Power of Community Science to Address Data Gaps in Arctic Observing: Invasive Species in Alaska as Case Examples</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schwoerer, Tobias; Spellman, Katie V.; Davis, Tammy J.; Lee, Olivia; Martin, Aaron; Mulder, Christa P.H.; Swenson, Nicole Y.; Taylor, Audrey; Winter, Genelle</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-10-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>ARCTIC</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>74</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-0843</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Arctic is undergoing large-scale changes that are likely to accelerate in future decades such as introductions and expansions of invasive species. The Arctic is in a unique position to prevent new introductions and spread of existing invasive species by adopting policies and actions aimed at early detection. Responding to threats from invasive species to minimize impacts to ecosystems, communities, food security, and northern economies will necessitate extensive observations and monitoring, but resource managers often face decisions without having adequate data and resources at hand. Local observing programs such as citizen science and community-based monitoring programs present attractive methods for increasing observing capacity that span contributory and co-created approaches while raising awareness of an issue among stakeholders. While the co-created model has been widely applied and encouraged in the Arctic context, contributory citizen science programs offer an additional tool for addressing observing needs in the Arctic. We showcase three contributory citizen science programs related to freshwater, terrestrial, and marine environments that have supported the objectives of the Alaska Invasive Species Partnership. We discuss criteria for achieving ARIAS priority actions at the participant scale related to participants’ motivation and participants’ understanding of the value of their contributions, at the programmatic scale, for example promoting accessible, reciprocal, and transparent knowledge exchange, and at the policy and science scale where management action is data driven. The approach is aimed at successful integration of citizen science into Arctic policy making. Finally, we discuss challenges related to broader global data collection and future directions for contributory citizen science within Arctic observing networks.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636476; 1713156</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>