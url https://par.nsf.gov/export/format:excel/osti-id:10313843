--- v0 (2025-11-01)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313843</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.5194/wes-6-295-2021</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Utilizing physics-based input features within a machine learning model to predict wind speed forecasting error</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vassallo, Daniel; Krishnamurthy, Raghavendra; Fernando, Harindra J.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Wind Energy Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>6</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2366-7451</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract. Machine learning is quickly becoming a commonly used technique for wind speed and power forecasting. Many machine learning methods utilize exogenous variables as input features, but there remains the question of which atmospheric variables are most beneficial for forecasting, especially in handling non-linearities that lead to forecasting error. This question is addressed via creation of a hybrid model that utilizes an autoregressive integrated moving-average (ARIMA) model to make an initial wind speed forecast followed by a random forest model that attempts to predict the ARIMA forecasting error using knowledge of exogenous atmospheric variables.Variables conveying information about atmospheric stability and turbulence as well as inertial forcing are found to be useful in dealing with non-linear error prediction. Streamwise wind speed, time of day, turbulence intensity, turbulent heat flux, vertical velocity, and wind direction are found to be particularly useful when used in unison for hourly and 3 h timescales. The prediction accuracy of the developed ARIMA–random forest hybrid model is compared to that of the persistence and bias-corrected ARIMA models. The ARIMA–random forest model is shown to improve upon the latter commonly employed modeling methods, reducing hourly forecasting error by up to 5 % below that of the bias-corrected ARIMA model and achieving an R2 value of 0.84 with true wind speed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1921554</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>