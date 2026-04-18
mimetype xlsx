--- v0 (2025-11-02)
+++ v1 (2026-04-18)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313859</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1038/s41550-021-01508-8</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Analysis of the Breakthrough Listen signal of interest blc1 with a technosignature verification framework</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sheikh, Sofia Z.; Smith, Shane; Price, Danny C.; DeBoer, David; Lacki, Brian C.; Czech, Daniel J.; Croft, Steve; Gajjar, Vishal; Isaacson, Howard; Lebofsky, Matt; MacMahon, David H.; Ng, Cherry; Perez, Karen I.; Siemion, Andrew P.; Webb, Claire Isabel; Zic, Andrew; Drew, Jamie; Worden, S. Pete</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Nature Astronomy</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>5</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>11</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2397-3366</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            The aim of the search for extraterrestrial intelligence (SETI) is to find technologically capable life beyond Earth through their technosignatures. On 2019 April 29, the Breakthrough Listen SETI project observed Proxima Centauri with the Parkes ‘Murriyang’ radio telescope. These data contained a narrowband signal with characteristics broadly consistent with a technosignature near 982 MHz (‘blc1’). Here we present a procedure for the analysis of potential technosignatures, in the context of the ubiquity of human-generated radio interference, which we apply to blc1. Using this procedure, we find that blc1 is not an extraterrestrial technosignature, but rather an electronically drifting intermodulation product of local, time-varying interferers aligned with the observing cadence. We find dozens of instances of radio interference with similar morphologies to blc1 at frequencies harmonically related to common clock oscillators. These complex intermodulation products highlight the necessity for detailed follow-up of any signal of interest using a procedure such as the one outlined in this work.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1950897</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>