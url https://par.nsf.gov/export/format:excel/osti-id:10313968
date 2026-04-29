--- v0 (2026-01-20)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10313968</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3389/fmicb.2021.619711</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Soil Disturbance Affects Plant Productivity via Soil Microbial Community Shifts</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Seitz, Taylor J.; Schütte, Ursel M.; Drown, Devin M.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-02-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Frontiers in Microbiology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>12</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1664-302X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Recent advances in climate research have discovered that permafrost is particularly vulnerable to the changes occurring in the atmosphere and climate, especially in Alaska where 85% of the land is underlain by mostly discontinuous permafrost. As permafrost thaws, research has shown that natural and anthropogenic soil disturbance causes microbial communities to undergo shifts in membership composition and biomass, as well as in functional diversity. Boreal forests are home to many plants that are integral to the subsistence diets of many Alaska Native communities. Yet, it is unclear how the observed shifts in soil microbes can affect above ground plant communities that are relied on as a major source of food. In this study, we tested the hypothesis that microbial communities associated with permafrost thaw affect plant productivity by growing five plant species found in Boreal forests and Tundra ecosystems, including low-bush cranberry and bog blueberry, with microbial communities from the active layer soils of a permafrost thaw gradient. We found that plant productivity was significantly affected by the microbial soil inoculants. Plants inoculated with communities from above thawing permafrost showed decreased productivity compared to plants inoculated with microbes from undisturbed soils. We used metagenomic sequencing to determine that microbial communities from disturbed soils above thawing permafrost differ in taxonomy from microbial communities in undisturbed soils above intact permafrost. The combination of these results indicates that a decrease in plant productivity can be linked to soil disturbance driven changes in microbial community membership and abundance. These data contribute to an understanding of how microbial communities can be affected by soil disturbance and climate change, and how those community shifts can further influence plant productivity in Boreal forests and more broadly, ecosystem health.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1636476</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>