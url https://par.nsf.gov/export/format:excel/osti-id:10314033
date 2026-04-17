--- v0 (2026-01-17)
+++ v1 (2026-04-17)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10314033</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3847/1538-4357/ac26c7</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Understanding the Initiation of the M2.4 Flare on 2017 July 14</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Jing, Ju; Inoue, Satoshi; Lee, Jeongwoo; Li, Qin; Nita, Gelu M.; Xu, Yan; Liu, Chang; Gary, Dale E.; Wang, Haimin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-11-24T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Astrophysical Journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>922</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>2</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0004-637X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract            We present both the observation and the magnetohydrodynamics (MHD) simulation of the M2.4 flare (SOL2017-07-14T02:09) of NOAA active region (AR) 12665 with a goal to identify its initiation mechanism. The observation by the Atmospheric Image Assembly (AIA) on board the Solar Dynamics Observatory (SDO) shows that the major topology of the AR is a sigmoidal configuration associated with a filament/flux rope. A persistent emerging magnetic flux and the rotation of the sunspot in the core region were observed with Magnetic Imager (HMI) on board the SDO on the timescale of hours before and during the flare, which may provide free magnetic energy needed for the flare/coronal mass ejection (CME). A high-lying coronal loop is seen moving outward in AIA EUV passbands, which is immediately followed by the impulsive phase of the flare. We perform an MHD simulation using the potential magnetic field extrapolated from the measured pre-flare photospheric magnetic field as initial conditions and adopting the observed sunspot rotation and flux emergence as the driving boundary conditions. In our simulation, a sigmoidal magnetic structure and an overlying magnetic flux rope (MFR) form as a response to the imposed sunspot rotation, and the MFR rises to erupt like a CME. These simulation results in good agreement with the observation suggest that the formation of the MFR due to the sunspot rotation and the resulting torus and kink instabilities were essential to the initiation of this flare and the associated coronal mass ejection.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1954737</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>