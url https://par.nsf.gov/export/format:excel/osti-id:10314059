--- v0 (2026-01-17)
+++ v1 (2026-04-29)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10314059</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Authentic Integration of Ethics and AI Through Sociotechnical, Problem-Based Learning</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Krakowski, Ari; Greenwald, Eric; Hurt, Timothy; Nonnecke, Brandie; Cannady, Matthew A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Twelfth AAAI Symposium on Educational Advances in Artificial Intelligence</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Growing awareness of both the demand for artificial intelligence (AI) expertise and the societal impacts of AI systems has led to calls to integrate learning of ethics alongside learning of technical skills in AI courses and pathways. In this paper, we discuss our experiences developing and piloting the TechHive AI curriculum for high school youth that integrates AI ethics and technical learning. The design of the curriculum was guided by the following pedagogical goals: (1) to respond to the capacity-building need for critical sociotechnical competencies in AI workforce pathways; and (2) to broaden participation in AI pathways through intentional instructional design to center equity in learning experiences. We provide an overview of the 30-hour learning sequence’s instructional design, and our “4D Framework,” which we use as a heuristic to help students conceptualize and inspect AI systems.We then provide a focused description of one of three chapters that make up the sequence. Finally, we present evidence of promise from an exploratory study of TechHive AI with a small sample of students, and discuss insights from implementation, including from our use of established resources for AI learning within the learning sequence as well as those created by our team.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2039637</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>