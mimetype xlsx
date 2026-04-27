--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10314193</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0014495</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Low frequency electrochemical noise in AlGaN/GaN field effect transistor biosensors</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Paul Bertani, Yuji Wang</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2020-07-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Applied physics letters</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>117</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1520-8842</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Little has been studied on how the electrochemical noise impacts the limit of detection of field effect transistor (FET) biosensors. Herein, we investigate low frequency noise associated with phosphate-buffered saline (PBS) solutions at varying ionic strengths (Ni) under both weak and strong gate biases corresponding to saturation and sub-threshold regimes, respectively, in AlGaN/GaN heterojunction FET biosensors. We show that the electrochemical noise is strongly dependent on the ionic strength and gate biasing conditions. In the saturation regime (low bias), varying the ionic strength (a range of 10−6× PBS to PBS 1 × stock solutions used for testing) has little to no effect on the characteristic frequency exponent 𝛽(𝛽=1), indicating a predominately diffusion-based process. Conversely, under higher biases (sub-threshold regime), the β parameter varies from 1 to 2 with ionic strength exhibiting both diffusion and drift characteristics, with a “cut point” at approximately 10−5× PBS (𝑁𝑖≈9×1014/mL). Under a high bias, once the PBS concentration reaches 10−3×, the behavior is then drift dominant. This indicates that the higher bias likely triggers electrochemical reactions and by extension, faradaic effects at most physiologically relevant ionic strengths. The signal-to-noise ratio (SNR) of the device has an inverse linear relationship with the low frequency current noise. The device exhibits a higher SNR in the sub-threshold regime than in the saturation regime. Specifically, within the saturation regime, an inversely proportional relationship between the SNR and the ionic concentration is observed. The electrochemical noise induced from ionic activities is roughly proportional to 𝑁−1/2𝑖.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1809570</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2020</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>