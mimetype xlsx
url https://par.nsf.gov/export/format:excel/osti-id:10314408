--- v0 (2025-11-01)
+++ v1 (2026-04-29)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10314408</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1139/as-2020-0039</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Intraspecific variation in phenology offers resilience to climate change for &lt;i&gt;Eriophorum vaginatum&lt;/i&gt;</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Parker, Thomas C.; Unger, Steven L.; Moody, Michael L.; Tang, Jianwu; Fetcher, Ned</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Arctic Science</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2368-7460</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The phenology of Arctic plants is an important determinant of the pattern of carbon uptake and may be highly sensitive to continued rapid climate change. Eriophorum vaginatum L. (Cyperaceae) has a disproportionate influence over ecosystem processes in moist acidic tundra, but it is unclear whether its growth and phenology will remain competitive in the future. We investigated whether northern tundra ecotypes of E. vaginatum could extend their growing season in response to direct warming and transplanting into southern ecosystems. At the same time, we examined whether southern ecotypes could adjust their growth patterns in order to thrive further north, should they disperse quickly enough. Detailed phenology measurements across three reciprocal transplant gardens over a 2-year period showed that some northern ecotypes were capable of growing for longer when conditions were favourable, but their biomass and growing season length was still shorter than those of the southern ecotype. Southern ecotypes retained large leaf length when transplanted north and mirrored the growing season length better than the others, mainly owing to immediate green-up after snowmelt. All ecotypes retained the same senescence timing, regardless of environment, indicating a strong genetic control. Eriophorum vaginatum may remain competitive in a warming world if southern ecotypes can migrate north.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1637459</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>