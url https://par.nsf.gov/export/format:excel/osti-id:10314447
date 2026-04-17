--- v0 (2025-11-02)
+++ v1 (2026-04-17)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10314447</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/INFOCOMWKSHPS51825.2021.9484517</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Overcast: Running Controlled Experiments Spanning Research and Commercial Clouds</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Ruth, Paul; Keahey, Kate; Cevik, Mert; Zhen, Zhuo; Wang, Cong; Anderson, Jason</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE INFOCOM 2021 - IEEE Conference on Computer Communications Workshops (INFOCOM WKSHPS)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>The Chameleon project developed a unique experimental testbed by adapting a mainstream cloud implementation to the needs of systems research community and thereby demonstrated that clouds can be configured to serve as a platform for this type research. More recently, the CloudBank project embarked on a mission of providing a conduit to commercial clouds for the systems research community that eliminates much of the complexity and some of the cost of using them for research. This creates an opportunity to explore running systems experiments in a combined setting, spanning both research and commercial clouds. In this paper, we present an extension to Chameleon for constructing controlled experiments across its resources and commercial clouds accessible via CloudBank, present a case study of an experiment running across such combined resources, and discuss the impact of using a combined research platform.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1743313</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>