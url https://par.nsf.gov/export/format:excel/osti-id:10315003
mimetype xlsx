--- v0 (2026-01-16)
+++ v1 (2026-04-27)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315003</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/CEC45853.2021.9504885</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>The Predator’s Purpose: Intention Perception in Simulated Agent Environments</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Maina-Kilaas, Amani R.; Hom, Cynthia; Ginta, Kevin; Montanez, George D.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-06-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE Congress on Evolutionary Computation (CEC)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>We evaluate the benefits of intention perception, the ability of an agent to perceive the intentions and plans of others, in improving a software agent's survival likelihood in a simulated virtual environment. To model intention perception, we set up a multi-agent predator and prey model, where the prey agents search for food and the predator agents seek to eat the prey. We then analyze the difference in average survival rates between prey with intention perception-knowledge of which predators are targeting them-and those without. We find that intention perception provides significant survival advantages in almost all cases tested, agreeing with other recent studies investigating intention perception in adversarial situations and environmental danger assessment.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1950885</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>