--- v0 (2025-10-31)
+++ v1 (2026-04-26)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315086</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.15607/RSS.2021.XVII.037</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>On Complementing End-To-End Human Behavior Predictors with Planning.</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Sun, L.; Jia, X.; Dragan, A.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Robotics science and systems</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2330-765X</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>High capacity end-to-end approaches for human motion (behavior) prediction have the ability to represent subtle nuances in human behavior, but struggle with robustness to out of distribution inputs and tail events. Planning-based prediction, on the other hand, can reliably output decent-but-not-great predictions: it is much more stable in the face of distribution shift (as we verify in this work), but it has high inductive bias, missing important aspects that drive human decisions, and ignoring cognitive biases that make human behavior suboptimal. In this work, we analyze one family of approaches that strive to get the best of both worlds: use the end-to-end predictor on common cases, but do not rely on it for tail events / out-of-distribution inputs -- switch to the planning-based predictor there. We contribute an analysis of different approaches for detecting when to make this switch, using an autonomous driving domain. We find that promising approaches based on ensembling or generative modeling of the training distribution might not be reliable, but that there very simple methods which can perform surprisingly well -- including training a classifier to pick up on tell-tale issues in predicted trajectories.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1652083</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>