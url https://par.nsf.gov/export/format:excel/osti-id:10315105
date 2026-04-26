--- v0 (2025-11-03)
+++ v1 (2026-04-26)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315105</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1186/s12915-021-00970-0</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Microfluidic guillotine reveals multiple timescales and mechanical modes of wound response in Stentor coeruleus</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Zhang, Kevin S.; Blauch, Lucas R.; Huang, Wesley; Marshall, Wallace F.; Tang, Sindy K.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>BMC Biology</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>19</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>1</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1741-7007</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Abstract                          Background                              Wound healing is one of the defining features of life and is seen not only in tissues but also within individual cells. Understanding wound response at the single-cell level is critical for determining fundamental cellular functions needed for cell repair and survival. This understanding could also enable the engineering of single-cell wound repair strategies in emerging synthetic cell research. One approach is to examine and adapt self-repair mechanisms from a living system that already demonstrates robust capacity to heal from large wounds. Towards this end,                Stentor coeruleus                , a single-celled free-living ciliate protozoan, is a unique model because of its robust wound healing capacity. This capacity allows one to perturb the wounding conditions and measure their effect on the repair process without immediately causing cell death, thereby providing a robust platform for probing the self-repair mechanism.                                                    Results                              Here we used a microfluidic guillotine and a fluorescence-based assay to probe the timescales of wound repair and of mechanical modes of wound response in                Stentor                . We found that                Stentor                requires ~ 100–1000 s to close bisection wounds, depending on the severity of the wound. This corresponds to a healing rate of ~ 8–80 μm                2                /s, faster than most other single cells reported in the literature. Further, we characterized three distinct mechanical modes of wound response in                Stentor                : contraction, cytoplasm retrieval, and twisting/pulling. Using chemical perturbations, active cilia were found to be important for only the twisting/pulling mode. Contraction of myonemes, a major contractile fiber in                Stentor                , was surprisingly not important for the contraction mode and was of low importance for the others.                                                    Conclusions                              While events local to the wound site have been the focus of many single-cell wound repair studies, our results suggest that large-scale mechanical behaviors may be of greater importance to single-cell wound repair than previously thought. The work here advances our understanding of the wound response in                Stentor                and will lay the foundation for further investigations into the underlying components and molecular mechanisms involved.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1938109</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>