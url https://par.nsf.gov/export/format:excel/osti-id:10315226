--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,163 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="37">
-[...111 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -177,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315226</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>LowKey: Leveraging Adversarial Attacks to Protect Social Media Users from Facial Recognition</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Cherepanova, Valeriia; Goldblum, Micah; Foley, Harrison; Duan, Shiyuan; Dickerson, John P; Taylor, Gavin; Goldstein, Tom</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-04-01T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Proceedings of the International Conference on Learning Representations (ICLR)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Facial recognition systems are increasingly deployed by private corporations, government agencies, and contractors for consumer services and mass surveillance programs alike.  These systems are typically built by scraping social media profiles for user images.  Adversarial perturbations have been proposed for bypassing facial recognition systems.  However, existing methods fail on full-scale systems and commercial APIs.  We develop our own adversarial filter that accounts for the entire image processing pipeline and is demonstrably effective against industrial-grade pipelines that include face detection and large scale databases.  Additionally, we release an easy-to-use webtool that significantly degrades the accuracy of Amazon Rekognition and the Microsoft Azure Face Recognition API, reducing the accuracy of each to below 1%.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1846237; 1852352</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>