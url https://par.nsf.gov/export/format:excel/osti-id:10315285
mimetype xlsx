--- v0 (2025-11-02)
+++ v1 (2026-04-27)
@@ -6,175 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="45" uniqueCount="41">
-[...123 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -189,187 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...62 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315285</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/rs13234731</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>UAV LiDAR Survey for Archaeological Documentation in Chiapas, Mexico</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Schroder, Whittaker; Murtha, Timothy; Golden, Charles; Scherer, Andrew K.; Broadbent, Eben N.; Almeyda Zambrano, Angélica M.; Herndon, Kelsey; Griffin, Robert</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-12-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>Remote Sensing</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>23</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>2072-4292</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Airborne laser scanning has proven useful for rapid and extensive documentation of historic cultural landscapes after years of applications mapping natural landscapes and the built environment. The recent integration of unoccupied aerial vehicles (UAVs) with LiDAR systems is potentially transformative and offers complementary data for mapping targeted areas with high precision and systematic study of coupled natural and human systems. We report the results of data capture, analysis, and processing of UAV LiDAR data collected in the Maya Lowlands of Chiapas, Mexico in 2019 for a comparative landscape study. Six areas of archaeological settlement and long-term land-use reflecting a diversity of environments, land cover, and archaeological features were studied. These missions were characterized by areas that were variably forested, rugged, or flat, and included pre-Hispanic settlements and agrarian landscapes. Our study confirms that UAV LiDAR systems have great potential for broader application in high-precision archaeological mapping applications. We also conclude that these studies offer an important opportunity for multi-disciplinary collaboration. UAV LiDAR offers high-precision information that is not only useful for mapping archaeological features, but also provides critical information about long-term land use and landscape change in the context of archaeological resources.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1849921</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>