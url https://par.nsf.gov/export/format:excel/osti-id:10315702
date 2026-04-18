--- v0 (2025-10-31)
+++ v1 (2026-04-18)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="44" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,185 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...60 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315702</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1063/5.0055522</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Software for the frontiers of quantum chemistry: An overview of developments in the Q-Chem 5 package</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Epifanovsky, Evgeny; Gilbert, Andrew T.; Feng, Xintian; Lee, Joonho; Mao, Yuezhi; Mardirossian, Narbe; Pokhilko, Pavel; White, Alec F.; Coons, Marc P.; Dempwolff, Adrian L.; Gan, Zhengting; Hait, Diptarka; Horn, Paul R.; Jacobson, Leif D.; Kaliman, Ilya; Kussmann, Jörg; Lange, Adrian W.; Lao, Ka Un; Levine, Daniel S.; Liu, Jie; McKenzie, Simon C.; Morrison, Adrian F.; Nanda, Kaushik D.; Plasser, Felix; Rehn, Dirk R.; Vidal, Marta L.; You, Zhi-Qiang; Zhu, Ying; Alam, Bushra; Albrecht, Benjamin J.; Aldossary, Abdulrahman; Alguire, Ethan; Andersen, Josefine H.; Athavale, Vishikh; Barton, Dennis; Begam, Khadiza; Behn, Andrew; Bellonzi, Nicole; Bernard, Yves A.; Berquist, Eric J.; Burton, Hugh G.; Carreras, Abel; Carter-Fenk, Kevin; Chakraborty, Romit; Chien, Alan D.; Closser, Kristina D.; Cofer-Shabica, Vale; Dasgupta, Saswata; de Wergifosse, Marc; Deng, Jia; Diedenhofen, Michael; Do, Hainam; Ehlert, Sebastian; Fang, Po-Tung; Fatehi, Shervin; Feng, Qingguo; Friedhoff, Triet; Gayvert, James; Ge, Qinghui; Gidofalvi, Gergely; Goldey, Matthew; Gomes, Joe; González-Espinoza, Cristina E.; Gulania, Sahil; Gunina, Anastasia O.; Hanson-Heine, Magnus W.; Harbach, Phillip H.; Hauser, Andreas; Herbst, Michael F.; Hernández Vera, Mario; Hodecker, Manuel; Holden, Zachary C.; Houck, Shannon; Huang, Xunkun; Hui, Kerwin; Huynh, Bang C.; Ivanov, Maxim; Jász, Ádám; Ji, Hyunjun; Jiang, Hanjie; Kaduk, Benjamin; Kähler, Sven; Khistyaev, Kirill; Kim, Jaehoon; Kis, Gergely; Klunzinger, Phil; Koczor-Benda, Zsuzsanna; Koh, Joong Hoon; Kosenkov, Dimitri; Koulias, Laura; Kowalczyk, Tim; Krauter, Caroline M.; Kue, Karl; Kunitsa, Alexander; Kus, Thomas; Ladjánszki, István; Landau, Arie; Lawler, Keith V.; Lefrancois, Daniel; Lehtola, Susi; Li, Run R.; Li, Yi-Pei; Liang, Jiashu; Liebenthal, Marcus; Lin, Hung-Hsuan; Lin, You-Sheng; Liu, Fenglai; Liu, Kuan-Yu; Loipersberger, Matthias; Luenser, Arne; Manjanath, Aaditya; Manohar, Prashant; Mansoor, Erum; Manzer, Sam F.; Mao, Shan-Ping; Marenich, Aleksandr V.; Markovich, Thomas; Mason, Stephen; Maurer, Simon A.; McLaughlin, Peter F.; Menger, Maximilian F.; Mewes, Jan-Michael; Mewes, Stefanie A.; Morgante, Pierpaolo; Mullinax, J. Wayne; Oosterbaan, Katherine J.; Paran, Garrette; Paul, Alexander C.; Paul, Suranjan K.; Pavošević, Fabijan; Pei, Zheng; Prager, Stefan; Proynov, Emil I.; Rák, Ádám; Ramos-Cordoba, Eloy; Rana, Bhaskar; Rask, Alan E.; Rettig, Adam; Richard, Ryan M.; Rob, Fazle; Rossomme, Elliot; Scheele, Tarek; Scheurer, Maximilian; Schneider, Matthias; Sergueev, Nickolai; Sharada, Shaama M.; Skomorowski, Wojciech; Small, David W.; Stein, Christopher J.; Su, Yu-Chuan; Sundstrom, Eric J.; Tao, Zhen; Thirman, Jonathan; Tornai, Gábor J.; Tsuchimochi, Takashi; Tubman, Norm M.; Veccham, Srimukh Prasad; Vydrov, Oleg; Wenzel, Jan; Witte, Jon; Yamada, Atsushi; Yao, Kun; Yeganeh, Sina; Yost, Shane R.; Zech, Alexander; Zhang, Igor Ying; Zhang, Xing; Zhang, Yu; Zuev, Dmitry; Aspuru-Guzik, Alán; Bell, Alexis T.; Besley, Nicholas A.; Bravaya, Ksenia B.; Brooks, Bernard R.; Casanova, David; Chai, Jeng-Da; Coriani, Sonia; Cramer, Christopher J.; Cserey, György; DePrince, A. Eugene; DiStasio, Robert A.; Dreuw, Andreas; Dunietz, Barry D.; Furlani, Thomas R.; Goddard, William A.; Hammes-Schiffer, Sharon; Head-Gordon, Teresa; Hehre, Warren J.; Hsu, Chao-Ping; Jagau, Thomas-C.; Jung, Yousung; Klamt, Andreas; Kong, Jing; Lambrecht, Daniel S.; Liang, WanZhen; Mayhall, Nicholas J.; McCurdy, C. William; Neaton, Jeffrey B.; Ochsenfeld, Christian; Parkhill, John A.; Peverati, Roberto; Rassolov, Vitaly A.; Shao, Yihan; Slipchenko, Lyudmila V.; Stauch, Tim; Steele, Ryan P.; Subotnik, Joseph E.; Thom, Alex J.; Tkatchenko, Alexandre; Truhlar, Donald G.; Van Voorhis, Troy; Wesolowski, Tomasz A.; Whaley, K. Birgitta; Woodcock, H. Lee; Zimmerman, Paul M.; Faraji, Shirin; Gill, Peter M.; Head-Gordon, Martin; Herbert, John M.; Krylov, Anna I.</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-28T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Journal of Chemical Physics</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t>155</t>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t>8</t>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0021-9606</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1955643</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>