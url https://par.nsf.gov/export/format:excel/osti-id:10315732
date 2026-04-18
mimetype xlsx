--- v0 (2026-01-17)
+++ v1 (2026-04-18)
@@ -6,169 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="39">
-[...117 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -183,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315732</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1039/d1an01802g</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Optimizing locked nucleic acid modification in double-stranded biosensors for live single cell analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Vilchez Mercedes, Samuel A.; Eder, Ian; Ahmed, Mona; Zhu, Ninghao; Wong, Pak Kin</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2022-01-01T05:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>The Analyst</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>0003-2654</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Double-stranded (ds) biosensors are homogeneous oligonucleotide probes for detection of nucleic acid sequences in biochemical assays and live cell imaging. Locked nucleic acid (LNA) modification can be incorporated in the biosensors to enhance the binding affinity, specificity, and resistance to nuclease degradation. However, LNA monomers in the quencher sequence can also prevent the target-fluorophore probe binding, which reduces the signal of the dsLNA biosensor. This study investigates the influence of LNA modification on dsLNA biosensors by altering the position and amount of LNA monomers present in the quencher sequence. We characterize the fluorophore–quencher interaction, target detection, and specificity of the biosensor in free solution and evaluate the performance of the dsLNA biosensor in 2D monolayers and 3D spheroids. The data indicate that a large amount of LNA monomers in the quencher sequence can enhance the specificity of the biosensor, but prevents effective target binding. Together, our results provide guidelines for improving the performance of dsLNA biosensors in nucleic acid detection and gene expression analysis in live cells.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>2033673; 1802947</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2022</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>