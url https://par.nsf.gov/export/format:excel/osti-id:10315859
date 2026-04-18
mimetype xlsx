--- v0 (2025-11-03)
+++ v1 (2026-04-18)
@@ -6,166 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="42" uniqueCount="38">
-[...114 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -180,181 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...56 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10315859</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.1109/PESGM46819.2021.9638124</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>A Benchmark Case for the Grid Survivability Analysis</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Poroseva, Svetlana V.; Soules, Keith R.; Shafiul Alam, S M; Panwar, Mayank; Hovsapian, Rob</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-07-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>2021 IEEE Power &amp; Energy Society General Meeting (PESGM)</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>Among current priorities of the power system analysis is the development of metrics and computational tools for the resilience analysis during catastrophic events. New methods and tools are required for such an analysis and they have to be validated prior application to real systems. However, benchmark problems are not readily available due to the analysis novelty. The current paper presents a case based on the IEEE 14-bus system for this purpose. The grid is simplified to a graph with nodes representing generators, loads, and buses. Power inputs are imported from real-time simulations of the IEEE 14-bus system. Outcomes of all possible combinations of failed elements are presented in terms of probabilities for the grid to survive, partially survive, or fail. Only the power grid's ability to withstand adverse events (survivability) is analyzed. The grid's recoverability, the other part of the resilience analysis, is not considered.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1757207</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Conference Paper</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>