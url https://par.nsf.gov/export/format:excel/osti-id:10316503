--- v0 (2025-11-03)
+++ v1 (2026-04-29)
@@ -6,172 +6,51 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml" PartName="/docProps/app.xml"/>
   <Override ContentType="application/vnd.openxmlformats-package.core-properties+xml" PartName="/docProps/core.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="xl/workbook.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument"/><Relationship Id="rId2" Target="docProps/app.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties"/><Relationship Id="rId3" Target="docProps/core.xml" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <workbookPr date1904="false"/>
   <bookViews>
     <workbookView activeTab="0"/>
   </bookViews>
   <sheets>
     <sheet name="metadata" r:id="rId3" sheetId="1"/>
   </sheets>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="43" uniqueCount="40">
-[...120 lines deleted...]
-</sst>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="0" uniqueCount="0"/>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11.0"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <name val="Calibri"/>
       <sz val="11.0"/>
       <b val="true"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="darkGray"/>
@@ -186,183 +65,305 @@
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="true"/>
   </cellXfs>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rId2" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/><Relationship Id="rId3" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <dimension ref="A1:Z2"/>
   <sheetViews>
     <sheetView workbookViewId="0" tabSelected="true"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.0"/>
   <sheetData>
     <row r="1">
-      <c r="A1" t="s" s="1">
-[...75 lines deleted...]
-        <v>25</v>
+      <c r="A1" s="1" t="inlineStr">
+        <is>
+          <t>PAR ID</t>
+        </is>
+      </c>
+      <c r="B1" s="1" t="inlineStr">
+        <is>
+          <t>DOI</t>
+        </is>
+      </c>
+      <c r="C1" s="1" t="inlineStr">
+        <is>
+          <t>Title</t>
+        </is>
+      </c>
+      <c r="D1" s="1" t="inlineStr">
+        <is>
+          <t>Creator/Author</t>
+        </is>
+      </c>
+      <c r="E1" s="1" t="inlineStr">
+        <is>
+          <t>Corporate Author</t>
+        </is>
+      </c>
+      <c r="F1" s="1" t="inlineStr">
+        <is>
+          <t>Editor</t>
+        </is>
+      </c>
+      <c r="G1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Date</t>
+        </is>
+      </c>
+      <c r="H1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Name</t>
+        </is>
+      </c>
+      <c r="I1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Volume</t>
+        </is>
+      </c>
+      <c r="J1" s="1" t="inlineStr">
+        <is>
+          <t>Journal Issue</t>
+        </is>
+      </c>
+      <c r="K1" s="1" t="inlineStr">
+        <is>
+          <t>Page Range or eLocation</t>
+        </is>
+      </c>
+      <c r="L1" s="1" t="inlineStr">
+        <is>
+          <t>ISSN</t>
+        </is>
+      </c>
+      <c r="M1" s="1" t="inlineStr">
+        <is>
+          <t>ISBN</t>
+        </is>
+      </c>
+      <c r="N1" s="1" t="inlineStr">
+        <is>
+          <t>Description/Abstract</t>
+        </is>
+      </c>
+      <c r="O1" s="1" t="inlineStr">
+        <is>
+          <t>Sponsoring Org.</t>
+        </is>
+      </c>
+      <c r="P1" s="1" t="inlineStr">
+        <is>
+          <t>Award IDs</t>
+        </is>
+      </c>
+      <c r="Q1" s="1" t="inlineStr">
+        <is>
+          <t>Subject</t>
+        </is>
+      </c>
+      <c r="R1" s="1" t="inlineStr">
+        <is>
+          <t>Publication Year</t>
+        </is>
+      </c>
+      <c r="S1" s="1" t="inlineStr">
+        <is>
+          <t>Size</t>
+        </is>
+      </c>
+      <c r="T1" s="1" t="inlineStr">
+        <is>
+          <t>Format</t>
+        </is>
+      </c>
+      <c r="U1" s="1" t="inlineStr">
+        <is>
+          <t>Version</t>
+        </is>
+      </c>
+      <c r="V1" s="1" t="inlineStr">
+        <is>
+          <t>Resource Type</t>
+        </is>
+      </c>
+      <c r="W1" s="1" t="inlineStr">
+        <is>
+          <t>Publisher</t>
+        </is>
+      </c>
+      <c r="X1" s="1" t="inlineStr">
+        <is>
+          <t>Location</t>
+        </is>
+      </c>
+      <c r="Y1" s="1" t="inlineStr">
+        <is>
+          <t>Rights</t>
+        </is>
+      </c>
+      <c r="Z1" s="1" t="inlineStr">
+        <is>
+          <t>Institution</t>
+        </is>
       </c>
     </row>
     <row r="2">
-      <c r="A2" t="s" s="0">
-[...58 lines deleted...]
-      <c r="Z2" s="0"/>
+      <c r="A2" t="inlineStr">
+        <is>
+          <t>10316503</t>
+        </is>
+      </c>
+      <c r="B2" t="inlineStr">
+        <is>
+          <t>https://doi.org/10.3390/s21175747</t>
+        </is>
+      </c>
+      <c r="C2" t="inlineStr">
+        <is>
+          <t>Delay-Tolerant Distributed Inference in Tracking Networks</t>
+        </is>
+      </c>
+      <c r="D2" t="inlineStr">
+        <is>
+          <t>Alimadadi, Mohammadreza; Stojanovic, Milica; Closas, Pau</t>
+        </is>
+      </c>
+      <c r="E2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="F2" t="inlineStr">
+        <is>
+          <t>Paolo Spagnolo</t>
+        </is>
+      </c>
+      <c r="G2" t="inlineStr">
+        <is>
+          <t>2021-08-26T04:00:00Z</t>
+        </is>
+      </c>
+      <c r="H2" t="inlineStr">
+        <is>
+          <t>IEEE sensors journal</t>
+        </is>
+      </c>
+      <c r="I2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="J2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="K2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="L2" t="inlineStr">
+        <is>
+          <t>1558-1748</t>
+        </is>
+      </c>
+      <c r="M2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="N2" t="inlineStr">
+        <is>
+          <t>This paper discusses asynchronous distributed inference in object tracking. Unlike many studies, which assume that the delay in communication between partial estimators and the central station is negligible, our study focuses on the problem of asynchronous distributed inference in the presence of delays. We introduce an efficient data fusion method for combining the distributed estimates, where delay in communications is not negligible. To overcome the delay, predictions are made for the state of the system based on the most current available information from partial estimators. Simulation results show the efficacy of the methods proposed.</t>
+        </is>
+      </c>
+      <c r="O2" t="inlineStr">
+        <is>
+          <t>National Science Foundation</t>
+        </is>
+      </c>
+      <c r="P2" t="inlineStr">
+        <is>
+          <t>1726512; 1845833; 1815349</t>
+        </is>
+      </c>
+      <c r="Q2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R2" t="inlineStr">
+        <is>
+          <t>2021</t>
+        </is>
+      </c>
+      <c r="S2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="T2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="U2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="V2" t="inlineStr">
+        <is>
+          <t>Journal Article</t>
+        </is>
+      </c>
+      <c r="W2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="X2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Y2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="Z2" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>Apache POI</Application>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>Apache POI</dc:creator>
 </cp:coreProperties>
 </file>